--- v0 (2026-03-04)
+++ v1 (2026-05-04)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
-    <t>04.03.2026</t>
+    <t>04.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>