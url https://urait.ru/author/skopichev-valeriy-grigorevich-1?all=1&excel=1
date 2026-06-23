--- v1 (2026-05-04)
+++ v2 (2026-06-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
-[...1 lines deleted...]
-    <t>04.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -223,72 +223,69 @@
   <si>
     <t>В настоящем учебном пособии показаны особенности физиологии продуктивности сельскохозяйственных животных. В нем представлены данные о молекулярных, клеточных и организменных механизмах продукции молока, мяса, шерсти и яиц. Книга дополнена контрольными вопросами и заданиями, которые помогут студентам освоить материалы учебного пособия.</t>
   </si>
   <si>
     <t>978-5-534-19306-0</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>ФИЗИОЛОГИЯ ЖИВОТНЫХ: ПРОДУКТИВНОСТЬ 2-е изд., испр. и доп. Учебное пособие для СПО</t>
   </si>
   <si>
     <t>978-5-534-19307-7</t>
   </si>
   <si>
     <t>08.12.2016</t>
   </si>
   <si>
     <t>ФИЗИОЛОГИЯ И ЭТОЛОГИЯ ЖИВОТНЫХ В 3 Ч. ЧАСТЬ 1. РЕГУЛЯЦИЯ ФУНКЦИЙ, ТКАНИ, КРОВЕНОСНАЯ И ИММУННАЯ СИСТЕМЫ, ПИЩЕВАРЕНИЕ 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Алексеев Н. П., Боголюбова И. О., Карпенко Л. Ю. ; Под общ. ред. Скопичева В.Г.</t>
   </si>
   <si>
-    <t>Данный курс представляет собой изложение основных физиологических функций организма. Ориентируясь на современные научные данные, авторы раскрыли сущность механизмов нервной, гуморальной и условно-рефлекторной регуляции жизнедеятельности животных, а также проанализировали клеточные механизмы основных физиологических процессов.</t>
+    <t>Данный учебник представляет собой изложение основных физиологических функций организма. Ориентируясь на современные научные данные, авторы раскрыли сущность механизмов нервной, гуморальной и условно-рефлекторной регуляции жизнедеятельности животных, а также проанализировали клеточные механизмы основных физиологических процессов. В конце издания размещен практикум.</t>
   </si>
   <si>
     <t>978-5-534-09025-3, 978-5-534-09026-0</t>
   </si>
   <si>
     <t>07.12.2016</t>
   </si>
   <si>
     <t>ФИЗИОЛОГИЯ И ЭТОЛОГИЯ ЖИВОТНЫХ В 3 Ч. ЧАСТЬ 1. РЕГУЛЯЦИЯ ФУНКЦИЙ, ТКАНИ, КРОВЕНОСНАЯ И ИММУННАЯ СИСТЕМЫ, ПИЩЕВАРЕНИЕ 2-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>978-5-534-09681-1, 978-5-534-09682-8</t>
   </si>
   <si>
     <t>ФИЗИОЛОГИЯ И ЭТОЛОГИЯ ЖИВОТНЫХ В 3 Ч. ЧАСТЬ 2. КРОВООБРАЩЕНИЕ, ДЫХАНИЕ, ВЫДЕЛИТЕЛЬНЫЕ ПРОЦЕССЫ, РАЗМНОЖЕНИЕ, ЛАКТАЦИЯ, ОБМЕН ВЕЩЕСТВ 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Скопичев В. Г., Эйсымонт Т. А., Боголюбова И. О. ; Под общ. ред. Скопичева В.Г.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Данный учебник представляет собой изложение основных физиологических функций организма. Ориентируясь на современные научные данные, авторы раскрыли сущность механизмов нервной, гуморальной и условно-рефлекторной регуляции жизнедеятельности животных, а также проанализировали клеточные механизмы основных физиологических процессов. В конце издания размещен практикум.</t>
   </si>
   <si>
     <t>978-5-534-09023-9, 978-5-534-09026-0</t>
   </si>
   <si>
     <t>ФИЗИОЛОГИЯ И ЭТОЛОГИЯ ЖИВОТНЫХ В 3 Ч. ЧАСТЬ 2. КРОВООБРАЩЕНИЕ, ДЫХАНИЕ, ВЫДЕЛИТЕЛЬНЫЕ ПРОЦЕССЫ, РАЗМНОЖЕНИЕ, ЛАКТАЦИЯ, ОБМЕН ВЕЩЕСТВ 2-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>978-5-534-09701-6, 978-5-534-09682-8</t>
   </si>
   <si>
     <t>ФИЗИОЛОГИЯ И ЭТОЛОГИЯ ЖИВОТНЫХ В 3 Ч. ЧАСТЬ 3. ЭНДОКРИННАЯ И ЦЕНТРАЛЬНАЯ НЕРВНАЯ СИСТЕМЫ, ВЫСШАЯ НЕРВНАЯ ДЕЯТЕЛЬНОСТЬ, АНАЛИЗАТОРЫ, ЭТОЛОГИЯ 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Енукашвили А. И., Андреева А. Б., Эйсымонт Т. А. ; Под общ. ред. Скопичева В.Г.</t>
   </si>
   <si>
     <t>978-5-534-09027-7, 978-5-534-09026-0</t>
   </si>
   <si>
     <t>ФИЗИОЛОГИЯ И ЭТОЛОГИЯ ЖИВОТНЫХ В 3 Ч. ЧАСТЬ 3. ЭНДОКРИННАЯ И ЦЕНТРАЛЬНАЯ НЕРВНАЯ СИСТЕМЫ, ВЫСШАЯ НЕРВНАЯ ДЕЯТЕЛЬНОСТЬ, АНАЛИЗАТОРЫ, ЭТОЛОГИЯ 2-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Данный учебник представляет собой изложение основных физиологических функций организма. Ориентируясь на современные научные данные, авторы раскрыли сущность механизмов нервной, гуморальной и условно-рефлекторной регуляции жизнедеятельности животных, а также проанализировали клеточные механизмы основных физиологических процессов. В конце издания размещен практикум. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по направлениям подготовки "Ветеринария" и "Зоотехния".</t>
   </si>
@@ -1524,341 +1521,341 @@
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>1549.0</v>
       </c>
       <c r="M13" s="9">
         <v>1699.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.464</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>584931</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>75</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>284</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>1549.0</v>
       </c>
       <c r="M14" s="9">
         <v>1699.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.464</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8">
         <v>584227</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="E15" s="6" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
         <v>252</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="9">
         <v>1399.0</v>
       </c>
       <c r="M15" s="9">
         <v>1539.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S15" s="6" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y15" s="8">
         <v>0.425</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="8">
         <v>584932</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="E16" s="6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
         <v>2026</v>
       </c>
       <c r="J16" s="8">
         <v>252</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L16" s="9">
         <v>1399.0</v>
       </c>
       <c r="M16" s="9">
         <v>1539.0</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S16" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U16" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="V16" s="6"/>
       <c r="W16" s="6" t="s">
         <v>48</v>
       </c>
       <c r="X16" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y16" s="8">
         <v>0.425</v>
       </c>
       <c r="Z16" s="6"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="8">
         <v>589959</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="E17" s="6" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="8">
         <v>2026</v>
       </c>
       <c r="J17" s="8">
         <v>422</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L17" s="9">
         <v>2189.0</v>
       </c>
       <c r="M17" s="9">
         <v>2409.0</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q17" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S17" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="T17" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U17" s="6" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="V17" s="6"/>
       <c r="W17" s="6" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="X17" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y17" s="8">
         <v>0.631</v>
       </c>
       <c r="Z17" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>