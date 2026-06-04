--- v2 (2026-04-18)
+++ v3 (2026-06-04)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>18.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,78 +133,78 @@
   <si>
     <t>29.08.2019</t>
   </si>
   <si>
     <t>ДЕТСКАЯ ЛИТЕРАТУРА. Учебник для вузов</t>
   </si>
   <si>
     <t>под науч. ред. Сигова В. К.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Языки и литература</t>
   </si>
   <si>
     <t>Филология и литературоведение</t>
   </si>
   <si>
-    <t>В курсе рассматривается художественная литература, специально предназначенная для детей или вошедшая в детское чтение. Важнейший материал - устное народное творчество, возникновение и развитие детской литературы в России, история детской литературы и критики XIX—XX вв., зарубежная детская литература, художественное оформление детской курса, современная детская литература ХХI в. Соответствует действующим требованиям Федерального государственного образовательного стандарта высшего образования. Курс предназначен студентам педагогических направлений подготовки, преподавателям и всем интересующимся детской литературой.</t>
+    <t>В учебнике рассматривается художественная литература, специально предназначенная для детей или вошедшая в детское чтение. Важнейший материал представлен в обзорных и монографических главах: устное народное творчество, возникновение и развитие детской литературы в России, история детской литературы и критики XIX—XX вв., зарубежная детская литература, художественное оформление детской книги, современная детская литература ХХI в. В учебнике предложен также материал для самостоятельной работы студентов: программа, вопросы, задания, список литературы. Соответствует действующим требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Учебник предназначен студентам педагогических направлений подготовки, преподавателям и всем интересующимся детской литературой.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-12356-2</t>
   </si>
   <si>
     <t>83.8я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>20.08.2019</t>
   </si>
   <si>
     <t>ДЕТСКАЯ ЛИТЕРАТУРА. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе рассматривается художественная литература, специально предназначенная для детей или вошедшая в детское чтение. Важнейший материал - устное народное творчество, возникновение и развитие детской литературы в России, история детской литературы и критики XIX—XX вв., зарубежная детская литература, художественное оформление детской курса, современная детская литература ХХI в. Курс соответствует действующим требованиям Федерального государственного образовательного стандарта среднего профессионального образования. Курс предназначен студентам образовательных учреждений среднего профессионального образования, преподавателям и всем интересующимся детской литературой.</t>
+    <t>В учебнике рассматривается художественная литература, специально предназначенная для детей или вошедшая в детское чтение. Важнейший материал представлен в обзорных и монографических главах: устное народное творчество, возникновение и развитие детской литературы в России, история детской литературы и критики XIX—XX вв., зарубежная детская литература, художественное оформление детской книги, современная детская литература ХХI в. В учебнике предложен также материал для самостоятельной работы студентов: программа, вопросы, задания, список литературы. Учебник соответствует действующим требованиям Федерального государственного образовательного стандарта среднего профессионального образования. Учебник предназначен студентам образовательных учреждений среднего профессионального образования, преподавателям и всем интересующимся детской литературой.</t>
   </si>
   <si>
     <t>978-5-534-11615-1</t>
   </si>
   <si>
     <t>83.8я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>