--- v2 (2026-03-30)
+++ v3 (2026-05-29)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>30.03.2026</t>
+    <t>30.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -193,51 +193,51 @@
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>07.12.2016</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНЫЙ МАРКЕТИНГ. ПРАКТИКА. Учебник для вузов</t>
   </si>
   <si>
     <t>В настоящем учебнике рассмотрены практические ситуации международного маркетинга с использованием кейс-метода. Учебник научит как бакалавров, так и магистров решать различные задачи в области их будущей профессиональной деятельности. Кейс-метод (метод конкретных ситуаций) основан на описании реальных ситуаций, которые следует проанализировать, чтобы предложить или выбрать лучшее решение, и широко используется в процессе обучения во многих университетах мира.</t>
   </si>
   <si>
     <t>978-5-9916-9796-5</t>
   </si>
   <si>
     <t>19.03.2012</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНЫЙ МАРКЕТИНГ. Учебник для вузов</t>
   </si>
   <si>
-    <t>В настоящем учебнике изложены концепции, функции и направления деятельности международного маркетинга. Рассмотрены исследования мировых рынков, выработка товарной и ценовой политики, организация международной системы распределения экспортируемых товаров и услуг, а также финансовые аспекты международного маркетинга. Отражены специфика международного маркетинга и его отличие от маркетинга на национальных рынках. Приведен анализ внешнеэкономических стратегий на примерах деятельности различных компаний. Учебник подготовлен в соответствии с Федеральным государственным образовательным стандартом высшего профессионального образования. Для студентов бакалавриата и магистратуры экономических специальностей вузов, а также аспирантов, специалистов и менеджеров компаний.</t>
+    <t>В настоящем учебнике изложены концепции, функции и направления деятельности международного маркетинга. Рассмотрены исследования мировых рынков, выработка товарной и ценовой политики, организация международной системы распределения экспортируемых товаров и услуг, а также финансовые аспекты международного маркетинга. Отражены специфика международного маркетинга и его отли- чие от маркетинга на национальных рынках. Приведен анализ внешнеэкономических стратегий на примерах деятельности различных компаний.</t>
   </si>
   <si>
     <t>978-5-534-05071-4</t>
   </si>
   <si>
     <t>04.02.2021</t>
   </si>
   <si>
     <t>ТРАНСНАЦИОНАЛЬНЫЕ КОРПОРАЦИИ В МЕЖДУНАРОДНЫХ ЭКОНОМИЧЕСКИХ ОТНОШЕНИЯХ. Учебник для вузов</t>
   </si>
   <si>
     <t>Диденко Н. И., Скрипнюк Д. Ф., Конахина Н. А., Киккас К. Н.</t>
   </si>
   <si>
     <t>Мировая экономика и внешнеэкономическая деятельность</t>
   </si>
   <si>
     <t>В курсе изложены особенности и направления развития производственной, маркетинговой и инновационно-технологической деятельности крупнейших транснациональных корпораций, дана характеристика условиям функционирования ТНК в глобальной среде. Представлены методические особенности построения эконометрических динамических моделей развития ТНК в мировой экономике, а также примеры моделирования и прогнозирования деятельности международных корпораций на базе изложенных методик. Спецификой курса является наличие практических кейсов, отражающих проблематику текущих ситуаций международных компаний. Кейсы сопровождаются вопросами для обсуждения и анализа проблемы. В курсе предлагаются задания для самостоятельной работы, темы для докладов и рефератов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс может быть рекомендован студентам и аспирантам, а также специалистам и менеджерам компаний.</t>
   </si>
   <si>
     <t>978-5-534-14159-7</t>
   </si>
   <si>
     <t>65.5я73</t>
   </si>