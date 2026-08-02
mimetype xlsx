--- v3 (2026-05-29)
+++ v4 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>30.05.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>