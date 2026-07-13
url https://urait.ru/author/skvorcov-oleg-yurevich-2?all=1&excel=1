--- v3 (2026-05-20)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
-    <t>20.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -184,84 +184,84 @@
   <si>
     <t>Финансовое право</t>
   </si>
   <si>
     <t>Настоящее издание подготовлено на основе материала курсов по инвестиционному праву, которые читаются авторами в магистратурах юридического факультета Санкт-Петербургского государственного университета и юридического факультета Санкт-Петербургского филиала Национального исследовательского университета «Высшая школа экономики». В нем рассматриваются вопросы правового регулирования инвестиционной деятельности в различных областях экономики, освещаются понятия инвестиций, инвестиционных договоров, правового статуса субъектов инвестиционной деятельности, правовых основ международно-правового регулирования инвестирования и проч. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по юридическим и экономическим направлениям по программам академического бакалавриата и магистратуры, аспирантов, преподавателей, а также всех интересующихся вопросами инвестиционного права.</t>
   </si>
   <si>
     <t>978-5-534-19132-5</t>
   </si>
   <si>
     <t>67.402я73</t>
   </si>
   <si>
     <t>29.04.2019</t>
   </si>
   <si>
     <t>ИНВЕСТИЦИОННОЕ ПРАВО РОССИИ И КИТАЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Лаптева А. М., Скворцов О. Ю. ; Под общ. ред. Скворцова О. Ю.</t>
   </si>
   <si>
     <t>Предпринимательское и коммерческое право</t>
   </si>
   <si>
-    <t>Учебник сориентирован на изучение курсов по инвестиционному и предпринимательскому праву, которые читаются авторами в бакалавриате и магистратуре юридического факультета Санкт-Петербургского государственного университета и юридического факультета Санкт-Петербургского филиала Национального исследовательского университета «Высшая школа экономики». Содержание учебника составляет изложение материала по правовому регулированию инвестиционной деятельности в различных областях экономики Российской Федерации и Китайской Народной Республики. В нем освещаются понятия инвестиций, инвестиционных договоров, правового статуса субъектов инвестиционной деятельности, правовых основ международно-правового регулирования инвестирования и пр. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений юридического профиля, обучающихся по программам академического бакалавриата и магистратуры, аспирантов, преподавателей, а также всех интересующихся вопросами инвестиционного права в России и Китае.</t>
+    <t>Содержание учебника составляет изложение материала по правовому регулированию инвестиционной деятельности в различных областях экономики Российской Федерации и Китайской Народной Республики. В нем освещаются понятия инвестиций, инвестиционных договоров, правового статуса субъектов инвестиционной деятельности, правовых основ международно-правового регулирования инвестирования и пр. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений юридического профиля, обучающихся по программам академического бакалавриата и магистратуры, аспирантов, преподавателей, а также всех интересующихся вопросами инвестиционного права в России и Китае.</t>
   </si>
   <si>
     <t>978-5-534-11217-7</t>
   </si>
   <si>
     <t>67.9я73</t>
   </si>
   <si>
     <t>24.12.2019</t>
   </si>
   <si>
     <t>ИНВЕСТИЦИОННОЕ ПРАВО. ПРАКТИКУМ. Учебник для вузов</t>
   </si>
   <si>
     <t>Практикум подготовлен на основе материала курсов по инвестиционному праву, которые авторы читают в магистратурах юридического факультета Санкт-Петербургского государственного университета и юридического факультета Санкт-Петербургского филиала Национального исследовательского университета «Высшая школа экономики». Содержание практикума составляют материалы для подготовки к семинарским занятиям. Основное значение имеют казусы, которые должны решаться студентами самостоятельно и обсуждаться на занятиях с преподавателем. Темы практикума соответствуют главам учебника, подготовленного авторами (Лаптева А. М., Скворцов О. Ю. Инвестиционное право. М. : Издательство Юрайт, 2019). Для студентов высших учебных заведений юридического профиля, обучающихся по программам академического бакалавриата и магистратуры, аспирантов, преподавателей, а также всех интересующихся вопросами инвестиционного права.</t>
   </si>
   <si>
     <t>978-5-534-12914-4</t>
   </si>
   <si>
     <t>67я73</t>
   </si>
   <si>
     <t>26.01.2024</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНОЕ КОММЕРЧЕСКОЕ ПРАВО 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Попондопуло В.Ф.</t>
   </si>
   <si>
-    <t>В курсе рассматриваются основные проблемы международного коммерческого (торгового) права: понятие и источники, субъекты и объекты, международные коммерческие сделки, публичный порядок в сфере международного коммерческого оборота, разрешение международных коммерческих споров. Проанализирована специфика правового регулирования отдельных видов деятельности, связанной с осуществлением международного торгового обмена: купли-продажи товаров, лизинга, инвестиционной деятельности, производства работ, торговли правами на результаты интеллектуальной деятельности, перевозок, расчетов, деятельности на рынке ценных бумаг, страхования, посредничества, представительства и совместной деятельности. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. В курсе учтены документы, связанные с участием России в международных соглашениях, включая соглашения Евразийского экономического сообщества и Всемирной торговой организации, а также российское законодательство, регулирующее торговые отношения с участием иностранцев.</t>
+    <t>В курсе рассматриваются основные проблемы международного коммерческого (торгового) права: понятие и источники, субъекты и объекты, международные коммерческие сделки, публичный порядок в сфере международного коммерческого оборота, разрешение международных коммерческих споров. Проанализирована специфика правового регулирования отдельных видов деятельности, связанной с осуществлением международного торгового обмена: купли-продажи товаров, лизинга, инвестиционной деятельности, производства работ, торговли правами на результаты интеллектуальной деятельности, перевозок, расчетов, деятельности на рынке ценных бумаг, страхования, посредничества, представительства и совместной деятельности. В курсе учтены документы, связанные с участием России в международных соглашениях, включая соглашения Евразийского экономического сообщества и Всемирной торговой организации, а также российское законодательство, регулирующее торговые отношения с участием иностранцев.</t>
   </si>
   <si>
     <t>978-5-534-16526-5</t>
   </si>
   <si>
     <t>67.412я73</t>
   </si>
   <si>
     <t>27.06.2019</t>
   </si>
   <si>
     <t>ТОРГОВОЕ (КОММЕРЧЕСКОЕ) ПРАВО: АКТУАЛЬНЫЕ ПРОБЛЕМЫ ТЕОРИИ И ПРАКТИКИ. Учебник для вузов</t>
   </si>
   <si>
     <t>, Белов В. А. [и др.] ; Под ред. Белова В. А.</t>
   </si>
   <si>
     <t>Гражданское право</t>
   </si>
   <si>
     <t>Предлагаемое читателю издание охватывает широкий спектр теоретических и практических вопросов торгового (коммерческого) права, в том числе вопросов о его понятии, месте в системе права и соотношении с правом гражданским, подробно освещаются его историческая эволюция, составляющие и специфика, уделено значительное внимание классификации и сущности торговых договоров, изучаются отдельные, их наиболее распространенные и практически значимые виды, освещаются основные проблемы коммерческого арбитража и международного торгового права. Материал учебного пособия разделен на шестнадцать очерков, содержащих как теоретические (догматические и политико-правовые), так и практические сведения. Содержание не ограничено рамками одной концепции и отличается плюралистичностью представленных позиций. Для студентов, обучающихся по юридическим направлениям, преподавателей и всех интересующихся.</t>
   </si>
   <si>
     <t>978-5-534-11576-5</t>
   </si>