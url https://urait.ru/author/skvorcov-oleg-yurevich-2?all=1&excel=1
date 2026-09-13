--- v4 (2026-07-13)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -900,54 +900,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>324</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1729.0</v>
+        <v>1819.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1899.0</v>
+        <v>1999.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -970,54 +970,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>703</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="9">
-        <v>3069.0</v>
+        <v>3229.0</v>
       </c>
       <c r="M6" s="9">
-        <v>3379.0</v>
+        <v>3549.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>50</v>
       </c>
@@ -1040,54 +1040,54 @@
       <c r="B7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>682</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="9">
-        <v>2989.0</v>
+        <v>3129.0</v>
       </c>
       <c r="M7" s="9">
-        <v>3289.0</v>
+        <v>3439.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>57</v>
       </c>
@@ -1110,54 +1110,54 @@
       <c r="B8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>331</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1769.0</v>
+        <v>1849.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1949.0</v>
+        <v>2029.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>62</v>
       </c>
@@ -1180,54 +1180,54 @@
       <c r="B9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>415</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>2149.0</v>
+        <v>2259.0</v>
       </c>
       <c r="M9" s="9">
-        <v>2359.0</v>
+        <v>2479.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>55</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>68</v>
       </c>
@@ -1250,54 +1250,54 @@
       <c r="B10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>72</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>758</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="L10" s="9">
-        <v>3299.0</v>
+        <v>3459.0</v>
       </c>
       <c r="M10" s="9">
-        <v>3629.0</v>
+        <v>3799.0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>73</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>74</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>75</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">