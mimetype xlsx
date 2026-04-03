--- v1 (2026-02-10)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>10.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>22.12.2011</t>
   </si>
   <si>
     <t>НЕОРГАНИЧЕСКАЯ ХИМИЯ ДЛЯ АГРАРИЕВ В 2 Ч. ЧАСТЬ 1. ТЕОРЕТИЧЕСКИЕ ОСНОВЫ 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Князев Д. А., Смарыгин С. Н.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
-    <t>Химия</t>
+    <t>Общая химия</t>
   </si>
   <si>
     <t>Все достижения современной неорганической химии и смежных с ней дисциплин нашли отражение в пятом издании учебника «Неорганическая химия». В начале каждой главы приводятся ключевые темы, которые должны сориентировать студентов, помочь выбрать наиболее важный материал. Все главы завершаются контрольными вопросами и упражнениями, при помощи которых студенты могут самостоятельно проверить и оценить уровень усвоения проработанного ими материала.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-11763-9, 978-5-534-11762-2</t>
   </si>
   <si>
     <t>24.1я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>НЕОРГАНИЧЕСКАЯ ХИМИЯ ДЛЯ АГРАРИЕВ В 2 Ч. ЧАСТЬ 2. ХИМИЯ ЭЛЕМЕНТОВ 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-11761-5, 978-5-534-11762-2</t>
   </si>
   <si>
     <t>03.06.2016</t>
   </si>
@@ -855,51 +855,51 @@
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
         <v>537506</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2024</v>
       </c>
       <c r="J5" s="8">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
         <v>1139.0</v>
       </c>
       <c r="M5" s="9">
         <v>1249.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
@@ -925,51 +925,51 @@
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
         <v>537507</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2024</v>
       </c>
       <c r="J6" s="8">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>1529.0</v>
       </c>
       <c r="M6" s="9">
         <v>1679.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
@@ -995,51 +995,51 @@
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>537977</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2024</v>
       </c>
       <c r="J7" s="8">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1139.0</v>
       </c>
       <c r="M7" s="9">
         <v>1249.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
@@ -1065,51 +1065,51 @@
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>537978</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2024</v>
       </c>
       <c r="J8" s="8">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1519.0</v>
       </c>
       <c r="M8" s="9">
         <v>1669.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>