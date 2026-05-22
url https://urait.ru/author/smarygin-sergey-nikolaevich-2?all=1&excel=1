--- v2 (2026-04-03)
+++ v3 (2026-05-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>03.04.2026</t>
+    <t>23.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -193,51 +193,51 @@
   <si>
     <t>978-5-534-11760-8, 978-5-534-04049-4</t>
   </si>
   <si>
     <t>24.1я723</t>
   </si>
   <si>
     <t>НЕОРГАНИЧЕСКАЯ ХИМИЯ ДЛЯ АГРАРИЕВ. В 2 Ч. ЧАСТЬ 2. ХИМИЯ ЭЛЕМЕНТОВ 5-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-11743-1, 978-5-534-04049-4</t>
   </si>
   <si>
     <t>26.01.2012</t>
   </si>
   <si>
     <t>НЕОРГАНИЧЕСКАЯ ХИМИЯ. ПРАКТИКУМ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Смарыгин С. Н., Багнавец Н. Л., Дайдакова И. В.</t>
   </si>
   <si>
     <t>Практикум состоит из двух частей: «Теоретические основы» и «Химия элементов». Каждая часть включает несколько глав. Главы первой части помогают закрепить основы общей химии, второй — изучить свойства простых веществ и соединений химических элементов по группам периодической системы Д. И. Менделеева. Главы пособия имеют одинаковую структуру. Сначала указаны вопросы для подготовки к коллоквиуму и главы учебника, которые надо повторить, чтобы начать самостоятельную работу. Затем следуют примеры, подробно разъясняющие возможные способы решения типовых задач. В конце каждой главы приведены индивидуальные задания.</t>
   </si>
   <si>
-    <t>978-5-9916-1831-1</t>
+    <t>978-5-534-22146-6</t>
   </si>
   <si>
     <t>07.06.2016</t>
   </si>
   <si>
     <t>НЕОРГАНИЧЕСКАЯ ХИМИЯ. ПРАКТИКУМ. Учебно-практическое пособие для СПО</t>
   </si>
   <si>
     <t>Данный практикум состоит из двух частей: «Теоретические основы» и «Химия элементов». Каждая часть включает несколько глав, которые имеют одинаковую структуру. Сначала указаны вопросы для подготовки к коллоквиуму и главы учебника, которые надо повторить, чтобы начать самостоятельную работу. Затем следуют примеры, подробно разъясняющие возможные способы решения типовых задач. Главы первой части помогают закрепить основы общей химии, второй изучить свойства простых веществ и соединений химических элементов по группам периодической системы Д. И. Менделеева.</t>
   </si>
   <si>
     <t>978-5-9916-6577-3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>