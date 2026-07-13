--- v3 (2026-05-22)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>23.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,93 +133,93 @@
   <si>
     <t>22.12.2011</t>
   </si>
   <si>
     <t>НЕОРГАНИЧЕСКАЯ ХИМИЯ ДЛЯ АГРАРИЕВ В 2 Ч. ЧАСТЬ 1. ТЕОРЕТИЧЕСКИЕ ОСНОВЫ 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Князев Д. А., Смарыгин С. Н.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Общая химия</t>
   </si>
   <si>
+    <t>Все достижения современной неорганической химии и смежных с ней дисциплин нашли отражение в четвертом издании учебника «Неорганическая химия». В начале каждой главы приводятся ключевые темы, которые должны сориентировать студентов, помочь выбрать наиболее важный материал. Все главы завершаются контрольными вопросами и упражнениями, при помощи которых студенты могут самостоятельно проверить и оценить уровень усвоения проработанного ими материала.</t>
+  </si>
+  <si>
+    <t>М.:Издательство Юрайт</t>
+  </si>
+  <si>
+    <t>978-5-534-11763-9, 978-5-534-11762-2</t>
+  </si>
+  <si>
+    <t>24.1я73</t>
+  </si>
+  <si>
+    <t>60*90/16</t>
+  </si>
+  <si>
+    <t>НЕОРГАНИЧЕСКАЯ ХИМИЯ ДЛЯ АГРАРИЕВ В 2 Ч. ЧАСТЬ 2. ХИМИЯ ЭЛЕМЕНТОВ 5-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>978-5-534-11761-5, 978-5-534-11762-2</t>
+  </si>
+  <si>
+    <t>03.06.2016</t>
+  </si>
+  <si>
+    <t>НЕОРГАНИЧЕСКАЯ ХИМИЯ ДЛЯ АГРАРИЕВ. В 2 Ч. ЧАСТЬ 1. ТЕОРЕТИЧЕСКИЕ ОСНОВЫ 5-е изд., пер. и доп. Учебник для СПО</t>
+  </si>
+  <si>
+    <t>Гриф УМО СПО</t>
+  </si>
+  <si>
+    <t>Профессиональное образование</t>
+  </si>
+  <si>
+    <t>978-5-534-11760-8, 978-5-534-04049-4</t>
+  </si>
+  <si>
+    <t>24.1я723</t>
+  </si>
+  <si>
+    <t>НЕОРГАНИЧЕСКАЯ ХИМИЯ ДЛЯ АГРАРИЕВ. В 2 Ч. ЧАСТЬ 2. ХИМИЯ ЭЛЕМЕНТОВ 5-е изд., пер. и доп. Учебник для СПО</t>
+  </si>
+  <si>
     <t>Все достижения современной неорганической химии и смежных с ней дисциплин нашли отражение в пятом издании учебника «Неорганическая химия». В начале каждой главы приводятся ключевые темы, которые должны сориентировать студентов, помочь выбрать наиболее важный материал. Все главы завершаются контрольными вопросами и упражнениями, при помощи которых студенты могут самостоятельно проверить и оценить уровень усвоения проработанного ими материала.</t>
-  </si>
-[...40 lines deleted...]
-    <t>НЕОРГАНИЧЕСКАЯ ХИМИЯ ДЛЯ АГРАРИЕВ. В 2 Ч. ЧАСТЬ 2. ХИМИЯ ЭЛЕМЕНТОВ 5-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-11743-1, 978-5-534-04049-4</t>
   </si>
   <si>
     <t>26.01.2012</t>
   </si>
   <si>
     <t>НЕОРГАНИЧЕСКАЯ ХИМИЯ. ПРАКТИКУМ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Смарыгин С. Н., Багнавец Н. Л., Дайдакова И. В.</t>
   </si>
   <si>
     <t>Практикум состоит из двух частей: «Теоретические основы» и «Химия элементов». Каждая часть включает несколько глав. Главы первой части помогают закрепить основы общей химии, второй — изучить свойства простых веществ и соединений химических элементов по группам периодической системы Д. И. Менделеева. Главы пособия имеют одинаковую структуру. Сначала указаны вопросы для подготовки к коллоквиуму и главы учебника, которые надо повторить, чтобы начать самостоятельную работу. Затем следуют примеры, подробно разъясняющие возможные способы решения типовых задач. В конце каждой главы приведены индивидуальные задания.</t>
   </si>
   <si>
     <t>978-5-534-22146-6</t>
   </si>
   <si>
     <t>07.06.2016</t>
   </si>
   <si>
     <t>НЕОРГАНИЧЕСКАЯ ХИМИЯ. ПРАКТИКУМ. Учебно-практическое пособие для СПО</t>
   </si>
@@ -1022,131 +1022,131 @@
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1139.0</v>
       </c>
       <c r="M7" s="9">
         <v>1249.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.342</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>537978</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2024</v>
       </c>
       <c r="J8" s="8">
         <v>359</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1519.0</v>
       </c>
       <c r="M8" s="9">
         <v>1669.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.442</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>582793</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>57</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
@@ -1242,51 +1242,51 @@
         <v>48</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>62</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>63</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.496</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>