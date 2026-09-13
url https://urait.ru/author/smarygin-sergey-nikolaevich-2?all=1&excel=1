--- v4 (2026-07-13)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -861,54 +861,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2024</v>
       </c>
       <c r="J5" s="8">
         <v>255</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1139.0</v>
+        <v>1189.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1249.0</v>
+        <v>1309.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -931,54 +931,54 @@
       <c r="B6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2024</v>
       </c>
       <c r="J6" s="8">
         <v>361</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1529.0</v>
+        <v>1609.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1679.0</v>
+        <v>1769.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>45</v>
       </c>
@@ -1001,54 +1001,54 @@
       <c r="B7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2024</v>
       </c>
       <c r="J7" s="8">
         <v>255</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1139.0</v>
+        <v>1189.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1249.0</v>
+        <v>1309.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>50</v>
       </c>
@@ -1071,54 +1071,54 @@
       <c r="B8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2024</v>
       </c>
       <c r="J8" s="8">
         <v>359</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1519.0</v>
+        <v>1599.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1669.0</v>
+        <v>1759.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>54</v>
       </c>
@@ -1141,54 +1141,54 @@
       <c r="B9" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>57</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>414</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1729.0</v>
+        <v>1809.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1899.0</v>
+        <v>1989.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>58</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>59</v>
       </c>
@@ -1211,54 +1211,54 @@
       <c r="B10" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>57</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>414</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>1729.0</v>
+        <v>1809.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1899.0</v>
+        <v>1989.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>62</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>63</v>
       </c>