--- v1 (2026-03-06)
+++ v2 (2026-05-01)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
-    <t>06.03.2026</t>
+    <t>01.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>