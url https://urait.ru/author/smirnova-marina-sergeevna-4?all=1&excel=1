--- v2 (2026-05-01)
+++ v3 (2026-06-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
-    <t>01.05.2026</t>
+    <t>15.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -205,51 +205,51 @@
   <si>
     <t>11.05.2023</t>
   </si>
   <si>
     <t>ЕСТЕСТВОЗНАНИЕ: ГЕОГРАФИЯ, БИОЛОГИЯ, ЭКОЛОГИЯ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>В предлагаемом курсе представлен широкий круг тем, включающий знания из областей географии, биологии и экологии. Рассмотрены вопросы землеведения, географических закономерностей и причинно-следственных связей между компонентами природы, основы ботаники и зоологии, взаимосвязи между живой и неживой природой и человеком. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс адресован студентам образовательных учреждений среднего профессионального образования, обучающимся по педагогическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-09530-2</t>
   </si>
   <si>
     <t>03.11.2015</t>
   </si>
   <si>
     <t>МЕТОДИКА ОБУЧЕНИЯ ГЕОГРАФИИ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Таможняя Е. А., Смирнова М. С., Душина И. В. ; Под общ. ред. Таможней Е. А.</t>
   </si>
   <si>
     <t>Физическая география. Геология. Почвоведение</t>
   </si>
   <si>
-    <t>В курсе рассматриваются основы методики обучения географии в общеобразовательных учреждениях: излагаются цели географического образования в условиях реализации Федерального государственного образовательного стандарта нового поколения, рассматриваются изменения в структуре и содержании географического образования, основы обучения предмету. Представлены педагогические технологии, которые оказываются необходимыми при воспитании гражданина высокой культуры в рамках школьного курса географии. Будущий учитель географии найдет в курсе все необходимое для начала успешного преподавания.</t>
+    <t>В учебнике рассматриваются основы методики обучения географии в общеобразовательных учреждениях: излагаются цели географического образования в условиях реализации Федерального государственного образовательного стандарта нового поколения, рассматриваются изменения в структуре и содержании географического образования, основы обучения предмету. Представлены педагогические технологии, которые оказываются необходимыми при воспитании гражданина высокой культуры в рамках школьного курса географии. Будущий учитель географии найдет в учебнике все необходимое для начала успешного преподавания.</t>
   </si>
   <si>
     <t>978-5-534-08129-9</t>
   </si>
   <si>
     <t>74.262.6я73</t>
   </si>
   <si>
     <t>06.03.2023</t>
   </si>
   <si>
     <t>МЕТОДИКА ПРЕПОДАВАНИЯ ПРЕДМЕТА «ОКРУЖАЮЩИЙ МИР» 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Смирновой М.С.</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Методики преподавания и обучения</t>
   </si>
   <si>
     <t>Предмет «Окружающий мир» является интегративным по содержанию, что может создавать трудности как для восприятия дисциплины младшими школьниками, так и для преподавания. Предлагаемый курс разработан на основе сложившейся отечественной и зарубежной практики обучения естествознанию, истории и основам обществознания в начальной школе. Традиционные темы, раскрывающие методы и формы, средства и технологии обучения, рассматриваются в контексте развития информационно-образовательной среды; представлен опыт применения новых технологий обучения. Особое внимание уделяется проблемам экологии и средствам формирования экологической культуры младшего школьника. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов педагогических вузов, а также для учителей начальной школы, слушателей программ повышения квалификации, магистрантов.</t>
   </si>