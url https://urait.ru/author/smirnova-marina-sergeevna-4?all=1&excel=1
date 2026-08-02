--- v3 (2026-06-15)
+++ v4 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
-    <t>15.06.2026</t>
+    <t>03.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>