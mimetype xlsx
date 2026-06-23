--- v2 (2026-02-20)
+++ v3 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
-    <t>20.02.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -253,51 +253,51 @@
   <si>
     <t>ПСИХОЛОГИЯ ПРОФЕССИОНАЛЬНОЙ ДЕЯТЕЛЬНОСТИ В ЭКСТРЕМАЛЬНЫХ УСЛОВИЯХ. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Курс посвящен проблеме развития личности в психотравмирующих условиях деятельности. В учебном курсе анализируется деятельность в экстремальных и особых условиях, излагается психологическая сущность развития личности в процессе оперативной деятельности, рассматривается психосемантика развивающейся личности сотрудника правоохранительной системы, раскрываются теоретико-прикладные вопросы мотивационной сферы развивающейся личности. Обширный список литературы позволит студенту более глубоко изучить теоретические и практические вопросы развития личности. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-18751-9</t>
   </si>
   <si>
     <t>11.07.2018</t>
   </si>
   <si>
     <t>ЭТИКА И ПСИХОЛОГИЯ ДЕЛОВОГО ОБЩЕНИЯ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Собольников В. В., Костенко Н. А. ; Под ред. Собольникова В В.</t>
   </si>
   <si>
     <t>Деловые коммуникации</t>
   </si>
   <si>
-    <t>Авторы пособия в краткой и вместе с тем доступной форме излагают основы этики и психологии делового общения. Особое внимание уделено моральной и этической стороне межличностных отношений, особенностям и тонкостям этикета для предпринимателей в условиях актуальной экономической ситуации в России.</t>
+    <t>Авторы курса в краткой и вместе с тем доступной форме излагают основы этики и психологии делового общения. Особое внимание уделено моральной и этической стороне межличностных отношений, особенностям и тонкостям этикета для предпринимателей в условиях актуальной экономической ситуации в России.</t>
   </si>
   <si>
     <t>978-5-534-06415-5</t>
   </si>
   <si>
     <t>88.8я73</t>
   </si>
   <si>
     <t>ЭТИКА И ПСИХОЛОГИЯ ДЕЛОВОГО ОБЩЕНИЯ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-06957-0</t>
   </si>
   <si>
     <t>88.8я723</t>
   </si>
   <si>
     <t>14.08.2023</t>
   </si>
   <si>
     <t>ЮРИДИЧЕСКАЯ ПСИХОЛОГИЯ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В настоящем курсе рассмотрены предмет, система и содержание юридической психологии, дан исторический контекст развития, представлены методология и методы этой научно-прикладной дисциплины. Раскрываются вопросы психологии личности и профессиональной деятельности сотрудников правоохранительной системы, анализируются отдельные процессы познавательной деятельности, психических явлений, психологии влияния и взаимодействия. Освещаются вопросы предмета и задач криминальной психологии, психологического анализа личности преступника, особенности формирования криминальных установок и психологические последствия совершенного преступления. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по юридическим направлениям.</t>
   </si>