--- v2 (2026-02-22)
+++ v3 (2026-04-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>22.02.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>