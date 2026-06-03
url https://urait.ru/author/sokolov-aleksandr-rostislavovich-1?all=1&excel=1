--- v3 (2026-04-15)
+++ v4 (2026-06-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>16.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -157,51 +157,51 @@
   <si>
     <t>В курсе рассматриваются теоретические основы архивоведения, основные этапы истории архивного дела в России и мире, состав и содержание Архивного фонда Российской Федерации и сети государственных и муниципальных архивов России, а также стран Ближнего зарубежья, теоретические и методологические принципы работы исследователей в архивах и базовые принципы организации комплектования архивов, государственного учета документов, обеспечения сохранности документов в архивах и применения современных информационных технологий в архивном деле. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений исторического и других гуманитарных профилей, магистрантов, аспирантов, преподавателей, а также исследователей, ведущих поисковую работу в архивах.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-15245-6</t>
   </si>
   <si>
     <t>79.3я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>04.12.2024</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННЫЕ, МУНИЦИПАЛЬНЫЕ И ВЕДОМСТВЕННЫЕ АРХИВЫ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
-    <t>В курсе рассматриваются состав и содержание Архивного фонда Российской Федерации и сети государственных и муниципальных архивов России, а также базовые принципы организации комплектования архивов и основы экспертизы ценности документов. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений исторического и других гуманитарных профилей, магистрантов, аспирантов, преподавателей, а также исследователей, ведущих поисковую работу в архивах.</t>
+    <t>В курсе рассматриваются состав и содержание Архивного фонда Российской Федерации и сети государственных и муниципальных архивов России, а также стран Ближнего зарубежья, базовые принципы организации комплектования архивов и основы экспертизы ценности документов. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений исторического и других гуманитарных профилей, магистрантов, аспирантов, преподавателей, а также исследователей, ведущих поисковую работу в архивах.</t>
   </si>
   <si>
     <t>978-5-534-21253-2</t>
   </si>
   <si>
     <t>01.02.2023</t>
   </si>
   <si>
     <t>МЕТОДИКА И ПРАКТИКА АРХИВОВЕДЕНИЯ 2-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Учебник «Методика и практика архивоведения» является уникальным изданием, ориентированным на будущих пользователей архивными документами — историков, литературоведов, искусствоведов, правоведов и т.д. Наряду с базовыми вопросами теории архивного дела, организации Архивного фонда Российской Федерации и сети государственных архивов, их комплектования, учета и хранения документов, системы научно-справочного аппарата и использования архивных материалов, учебник содержит ценную справочную информацию по истории архивов, составу и содержанию государственных и муниципальных архивов России. В настоящем издании учтен новейший опыт применения информационных технологий в архивном деле.</t>
   </si>
   <si>
     <t>978-5-534-16252-3</t>
   </si>
   <si>
     <t>79.3я723</t>
   </si>