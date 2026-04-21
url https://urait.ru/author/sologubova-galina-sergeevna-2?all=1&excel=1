--- v0 (2026-02-20)
+++ v1 (2026-04-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
-    <t>21.02.2026</t>
+    <t>21.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>