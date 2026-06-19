--- v1 (2026-04-21)
+++ v2 (2026-06-19)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
-    <t>21.04.2026</t>
+    <t>19.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -205,66 +205,66 @@
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>В монографии подняты актуальные проблемы развития экономики, спровоцированные цифровыми технологиями. В частности, рассмотрены противоречия, возникающие в оценке продуктивности информационного ресурса, ожидания от «аналоговых дополнений» в экономике РФ, институциональное значение организационной формы по типу «экосистема», роль «революции переквалификаций» в формировании социального капитала, смыслы, запускающие современные социальные конструкты, способные разрушить старые ценности. Завершает работу дискурс безопасности в формировании повседневности, в которой происходит разрушение старых ценностей.</t>
   </si>
   <si>
     <t>978-5-534-11335-8</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>12.04.2022</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ ВЫСТАВОЧНОЙ ДЕЯТЕЛЬНОСТИ. Учебник для СПО</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Реклама и связи с общественностью</t>
   </si>
   <si>
-    <t>В учебнике изложены базовые положения экономики предприятия и экономики отрасли, актуальные концепции дисциплинарного развития экономики, прикладные теории, позволяющие исследовать и изучать конгрессно-выставочную деятельность (КВД) в качестве самостоятельного вида экономической деятельности — новой отрасли. Рассмотрен инфраструктурный, инструментальный и экспертный характер КВД. Предложены подходы к оценке экономической эффективности предприятий, обслуживающих рынки КВД, методы экономического анализа состояния конгрессно-выставочной индустрии и оценки перспектив развития отраслевых рынков. Знания, почерпнутые из учебника, будут способствовать организационной, управленческой, регуляторной деятельности не только в конгрессно-выставочной сфере, но и в смежных отраслях — туризме, международной торговле, ритейле, девелопменте территорий. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по экономическим и техническим направлениям и специальностям.</t>
+    <t>В учебнике изложены базовые положения экономики предприятия и экономики отрасли, актуальные концепции дисциплинарного развития экономики, прикладные теории, позволяющие исследовать и изучать конгрессно-выставочную деятельность (КВД) в качестве самостоятельного вида экономической деятельности — новой отрасли. Рассмотрен инфраструктурный, инструментальный и экспертный характер КВД. Предложены подходы к оценке экономической эффективности предприятий, обслуживающих рынки КВД, методы экономического анализа состояния конгрессно-выставочной индустрии и оценки перспектив развития отраслевых рынков. Знания, почерпнутые из учебника, будут способствовать организационной, управленческой, регуляторной деятельности не только в конгрессно-выставочной сфере, но и в смежных отраслях — туризме, международной торговле, ритейле, девелопменте территорий.</t>
   </si>
   <si>
     <t>978-5-534-15599-0</t>
   </si>
   <si>
     <t>65.422я723</t>
   </si>
   <si>
     <t>21.12.2020</t>
   </si>
   <si>
     <t>ЭКОНОМИКА КОНГРЕССНО-ВЫСТАВОЧНОЙ ДЕЯТЕЛЬНОСТИ. Учебник для вузов</t>
   </si>
   <si>
-    <t>В учебнике изложены базовые положения экономики предприятия и экономики отрасли, актуальные концепции дисциплинарного развития экономики, прикладные теории, позволяющие исследовать и изучать конгрессно-выставочную деятельность (КВД) в качестве самостоятельного вида экономической деятельности — новой отрасли. Рассмотрен инфраструктурный, инструментальный и экспертный характер КВД. Предложены подходы к оценке экономической эффективности предприятий, обслуживающих рынки КВД, методы экономического анализа состояния конгрессно-выставочной индустрии и оценки перспектив развития отраслевых рынков. Знания, почерпнутые из учебника, будут способствовать организационной, управленческой, регуляторной деятельности не только в конгрессно-выставочной сфере, но и в смежных отраслях — туризме, международной торговле, ритейле, девелопменте территорий. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших образовательных заведений, обучающихся по экономическим и техническим направлениям и специальностям.</t>
+    <t>В курсе изложены базовые положения экономики предприятия и экономики отрасли, актуальные концепции дисциплинарного развития экономики, прикладные теории, позволяющие исследовать и изучать конгрессно-выставочную деятельность (КВД) в качестве самостоятельного вида экономической деятельности — новой отрасли. Рассмотрен инфраструктурный, инструментальный и экспертный характер КВД. Предложены подходы к оценке экономической эффективности предприятий, обслуживающих рынки КВД, методы экономического анализа состояния конгрессно-выставочной индустрии и оценки перспектив развития отраслевых рынков. Знания, почерпнутые из курса, будут способствовать организационной, управленческой, регуляторной деятельности не только в конгрессно-выставочной сфере, но и в смежных отраслях — туризме, международной торговле, ритейле, девелопменте территорий. Для студентов высших образовательных заведений, обучающихся по экономическим и техническим направлениям и специальностям.</t>
   </si>
   <si>
     <t>978-5-534-13889-4</t>
   </si>
   <si>
     <t>65.422я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>