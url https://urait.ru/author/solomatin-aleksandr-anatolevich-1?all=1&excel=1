--- v1 (2026-02-15)
+++ v2 (2026-04-03)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
-[...1 lines deleted...]
-    <t>15.02.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+  <si>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -127,81 +127,75 @@
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>10.10.2024</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ МЕНЕДЖМЕНТА. ТЕОРИЯ И ПРАКТИКА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Коноваленко В. А., Коноваленко М. Ю., Соломатин А. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>Педагогика, психология, социальная работа</t>
-[...2 lines deleted...]
-    <t>Психология. Общие работы</t>
+    <t>Менеджмент</t>
   </si>
   <si>
     <t>В курсе рассматриваются различные аспекты психологии менеджмента, имеющие прежде всего прикладное значение. Знание психологии менеджмента позволит стать успешным руководителем, выбирать правильные стратегии управления, учитывая особенности членов коллектива, чтобы более эффективно решать поставленные перед организацией задачи. За счет того, что курс дает цельное представление о сфере психологии менеджмента, он может быть использован не только для обучения студентов, но и для целей повышения квалификации действующих специалистов данной сферы. Курс составлен в соответствии с требованиями федерального государственного образовательного стандарта высшего профессионального образования. Для студентов высших учебных заведений, обучающихся по экономическим и гуманитарным направлениям.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-20650-0</t>
   </si>
   <si>
     <t>88.4я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>06.02.2025</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ УПРАВЛЕНИЯ ПЕРСОНАЛОМ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Коноваленко М. Ю., Соломатин А. А.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Менеджмент</t>
   </si>
   <si>
     <t>Управление персоналом. Управление человеческими ресурсами</t>
   </si>
   <si>
     <t>Курс дает цельное представление о сфере управления персоналом и способен оказать помощь в профессиональном росте тем, кто желает и готов подняться до уровня высококлассного управленца. В курсе в доступной форме рассмотрены специфика использования теоретических основ и технологий психологии в управленческой практике, подходы к формированию и совершенствованию психологического климата и организационной культуры предприятия, проанализированы особенности коммуникативных процессов в современной организации, бизнес-среде и обществе. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов вузов, обучающихся по экономическим направлениям, а также действующих специалистов данной сферы, желающих повысить квалификацию.</t>
   </si>
   <si>
     <t>978-5-534-21394-2</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>УПРАВЛЕНЧЕСКАЯ ПСИХОЛОГИЯ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Данный курс поможет в изучении теоретических и практических подходов в управленческой психологии, даст цельное представление о сфере психологии менеджмента, знание которой поможет стать успешным руководителем, выбирать правильные стратегии управления, учитывая особенности членов коллектива, сформирует базу необходимых психологических знаний руководителя. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
@@ -861,207 +855,207 @@
       <c r="J5" s="8">
         <v>328</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
         <v>1749.0</v>
       </c>
       <c r="M5" s="9">
         <v>1919.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="S5" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="S5" s="6" t="s">
+      <c r="T5" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="T5" s="6" t="s">
+      <c r="U5" s="6" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="X5" s="6" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="Y5" s="8">
         <v>0.517</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
         <v>582928</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="E6" s="6" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>400</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>2079.0</v>
       </c>
       <c r="M6" s="9">
         <v>2289.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="R6" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="R6" s="6" t="s">
+      <c r="T6" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="U6" s="6" t="s">
         <v>48</v>
-      </c>
-[...7 lines deleted...]
-        <v>50</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="X6" s="6" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.605</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>583540</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>328</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1749.0</v>
       </c>
       <c r="M7" s="9">
         <v>1919.0</v>
       </c>
       <c r="N7" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q7" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="R7" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="S7" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="T7" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="U7" s="6" t="s">
         <v>54</v>
-      </c>
-[...13 lines deleted...]
-        <v>56</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="X7" s="6" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="Y7" s="8">
         <v>0.517</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>