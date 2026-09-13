--- v4 (2026-07-26)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>26.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -837,54 +837,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>328</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1749.0</v>
+        <v>1839.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1919.0</v>
+        <v>2019.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>40</v>
       </c>
@@ -907,54 +907,54 @@
       <c r="B6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>400</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>2079.0</v>
+        <v>2189.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2289.0</v>
+        <v>2409.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
@@ -977,54 +977,54 @@
       <c r="B7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>328</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1749.0</v>
+        <v>1839.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1919.0</v>
+        <v>2019.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>54</v>
       </c>