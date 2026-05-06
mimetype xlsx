--- v2 (2026-03-14)
+++ v3 (2026-05-06)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
-    <t>14.03.2026</t>
+    <t>06.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>