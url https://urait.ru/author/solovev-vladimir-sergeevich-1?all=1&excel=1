--- v3 (2026-05-06)
+++ v4 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
-    <t>06.05.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -175,51 +175,51 @@
   <si>
     <t>Платон -. ; Пер. Соловьев М. С., Соловьев В. С., Трубецкой С. Н.</t>
   </si>
   <si>
     <t>Во второй части «Творений Платона» в переводе Вл. С. Соловьева собраны диалоги, отнесенные переводчиком к понятию «сократовская борьба» — диалоги, в которых отражено интеллектуальное противостояние Сократа и его идейных противников — софистов, вестников мнимого просвещения, и консервативно мыслящих охранителей старины. Печатается по изданию К. Т. Солдатенкова 1899—1903 годов. Издание может представлять интерес для студентов, практикующих специалистов и читателей, интересующихся историей мировой философской мысли.</t>
   </si>
   <si>
     <t>978-5-534-06623-4, 978-5-534-06622-7</t>
   </si>
   <si>
     <t>14.10.2016</t>
   </si>
   <si>
     <t>НАЦИОНАЛЬНЫЙ ВОПРОС В РОССИИ</t>
   </si>
   <si>
     <t>Соловьев В. С.</t>
   </si>
   <si>
     <t>Языки и литература</t>
   </si>
   <si>
     <t>Филология и литературоведение</t>
   </si>
   <si>
-    <t>Сборник полемических работ В. С. Соловьева включает в себя 15 статей, написанных на протяжении 1883—1891 гг., и состоит из двух выпусков. Статьи первого выпуска посвящены обоснованию взаимосвязанных идей христианского экуменизма, исторического призвания России в деле примирения духовных и этических принципов традиционной христианской культуры с кругом новейших социальных и правовых идей и критике шовинистических тенденций русской и европейской мысли конца XIX в. Статьи второго выпуска сложились в ходе защиты Соловьевым своих воззрений от критики со стороны консервативных мыслителей и публицистов. Ожесточенная полемика второго выпуска заставляла философа не только критически углубляться в идейный мир своих оппонентов, но и развивать весь круг собственных воззрений на церковные, исторические, общественные и политические вопросы.</t>
+    <t>Сборник полемических работ В. С. Соловьева включает в себя 15 статей, написанных на протяжении 1883—1891 гг., и состоит из двух выпусков. Статьи первого выпуска (1883—1888) посвящены обоснованию взаимосвязанных идей христианского экуменизма, исторического призвания России в деле примирения духовных и этических принципов традиционной христианской культуры с кругом новейших социальных и правовых идей и критике шовинистических тенденций русской и европейской мысли конца XIX в. Статьи второго выпуска (1889—1891) сложились в ходе защиты Соловьевым своих воззрений от критики со стороны консервативных мыслителей и публицистов — H. Н. Страхова, П. Е. Астафьева и др. Ожесточенная полемика второго выпуска заставляла философа не только критически углубляться в идейный мир своих оппонентов, но и развивать весь круг собственных воззрений на церковные, исторические, общественные и политические вопросы.</t>
   </si>
   <si>
     <t>978-5-534-08217-3</t>
   </si>
   <si>
     <t>06.10.2016</t>
   </si>
   <si>
     <t>О ЛИТЕРАТУРЕ. ИЗБРАННОЕ</t>
   </si>
   <si>
     <t>В настоящее издание входят сочинения В. С. Соловьева, содержащие суждения выдающегося мыслителя о литературе и искусстве. Соловьев выступил завершителем целой эпохи философских исканий и дал толчок новым идейным и художественным течениям XX века, в особенности символизму. Включенные в сборник произведения распределены по следующим разделам: «Нравственная миссия художника», «Статьи о русских поэтах», «Энциклопедические статьи. Рецензии. Заметки».</t>
   </si>
   <si>
     <t>978-5-534-08651-5</t>
   </si>
   <si>
     <t>21.03.2018</t>
   </si>
   <si>
     <t>ОПРАВДАНИЕ ДОБРА. НРАВСТВЕННАЯ ФИЛОСОФИЯ</t>
   </si>
   <si>
     <t>Религиоведение</t>
   </si>