--- v2 (2026-02-08)
+++ v3 (2026-04-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>08.02.2026</t>
+    <t>10.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>