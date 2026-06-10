--- v3 (2026-04-10)
+++ v4 (2026-06-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>10.04.2026</t>
+    <t>10.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,111 +133,111 @@
   <si>
     <t>27.08.2024</t>
   </si>
   <si>
     <t>СУДЕБНАЯ БУХГАЛТЕРИЯ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Сорокотягин И. Н., Безукладникова Л. К., Сорокотягина Д. А. ; Под ред. Сорокотягина И.Н.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Криминалистика и судебные экспертизы</t>
   </si>
   <si>
-    <t>В издании освещены положения судебной бухгалтерии, имеющие наибольшее значение для практической деятельности. Основы бухгалтерского учета рассматриваются с точки зрения их практического использования сотрудниками правоохранительных органов при выявлении и расследовании финансово-экономических преступлений. Особое внимание уделяется основам бухгалтерского учета, финансового контроля, а также теоретическим, организационным и методическим вопросам назначения и производства судебно-бухгалтерской экспертизы. Издание подготовлено с учетом последних изменений в нормативной и законодательной базе. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по юридическим направлениям.</t>
+    <t>В издании освещены положения судебной бухгалтерии, имеющие наибольшее значение для практической деятельности. Основы бухгалтерского учета рассматриваются с точки зрения их практического использования сотрудниками правоохранительных органов при выявлении и расследовании финансово-экономических преступлений. Особое внимание уделяется основам бухгалтерского учета, финансового контроля, а также теоретическим, организационным и методическим вопросам назначения и производства судебно-бухгалтерской экспертизы. Издание подготовлено с учетом последних изменений в нормативной и законодательной базе.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17823-4</t>
   </si>
   <si>
     <t>67.5я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>23.03.2015</t>
   </si>
   <si>
     <t>СУДЕБНАЯ ЭКСПЕРТИЗА. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Сорокотягин И. Н., Сорокотягина Д. А.</t>
   </si>
   <si>
-    <t>Учебник написан специалистами в области теории и практики судебной экспертизы. В книге рассматриваются общие (процессуальные, тактические, психологические) и специальные (классы, виды, роды) вопросы судебной экспертизы. Раскрыты понятие и формы специальных знаний, личность судебного эксперта, виды экспертной деятельности, взаимоотношения эксперта и юриста, структура заключения эксперта и его оценка, подробно освещаются правовые акты, регулирующие проблемы судебной экспертизы. В работе даются практические рекомендации, предлагаются формулировки вопросов по конкретным видам судебных экспертиз. После каждой главы представлены вопросы и задания для самопроверки, а в конце книги читатель найдет задачи, а также перечень необходимых нормативных правовых актов и список рекомендуемой литературы по курсу.</t>
+    <t>Учебник написан специалистами в области теории и практики судебной экспертизы. Рассматриваются общие (процессуальные, тактические, психологические) и специальные (классы, виды, роды) вопросы судебной экспертизы. Раскрыты понятие и формы специальных знаний, личность судебного эксперта, виды экспертной деятельности, взаимоотношения эксперта и юриста, структура заключения эксперта и его оценка, подробно освещаются правовые акты, регулирующие проблемы судебной экспертизы. В работе даются практические рекомендации, предлагаются формулировки вопросов по конкретным видам судебных экспертиз. Законодательство приводится по состоянию на 30 ноября 2014 года.</t>
   </si>
   <si>
     <t>978-5-534-05399-9</t>
   </si>
   <si>
     <t>12.05.2016</t>
   </si>
   <si>
     <t>ЮРИДИЧЕСКАЯ ПСИХОЛОГИЯ 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Криминология. Юридическая психология</t>
   </si>
   <si>
-    <t>В курсе раскрыты теоретические основы общей и юридической психологии. Он подготовлен ведущими специалистами в области юридической психологии, криминалистики и судебной экспертизы с учетом опыта научно-практической деятельности и современных направлений развития юридической (правовой) психологии и психологии юриспруденции. Отличие курса — раскрытие недостаточно освещенных в учебной литературе психологических особенностей нотариальной, оперативно-розыскной, судебно-экспертной деятельности. Для студентов высших учебных заведений, обучающихся по юридическим направлениям и специальностям.</t>
+    <t>В учебнике раскрыты теоретические основы общей и юридической психологии. Он подготовлен ведущими специалистами в области юридической психологии, криминалистики и судебной экспертизы с учетом опыта научно-практической деятельности и современных направлений развития юридической (правовой) психологии и психологии юриспруденции. Отличие учебника раскрытие недостаточно освещенных в учебной литературе психологических особенностей нотариальной, оперативно-розыскной, судебно-экспертной деятельности.</t>
   </si>
   <si>
     <t>978-5-534-05389-0</t>
   </si>
   <si>
     <t>88.4я73</t>
   </si>
   <si>
     <t>20.06.2016</t>
   </si>
   <si>
     <t>ЮРИДИЧЕСКАЯ ПСИХОЛОГИЯ 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе раскрыты теоретические основы общей и юридической психологии. Он подготовлен ведущими специалистами в области юридической психологии, криминалистики и судебной экспертизы с учетом опыта научно-практической деятельности и современных направлений развития юридической (правовой) психологии и психологии юриспруденции. Отличие курса раскрытие недостаточно освещенных в учебной литературе психологических особенностей нотариальной, оперативно-розыскной, судебно-экспертной деятельности.</t>
+    <t>В учебнике раскрыты теоретические основы общей и юридической психологии. Он подготовлен ведущими специалистами в области юридической психологии, криминалистики и судебной экспертизы с учетом опыта научно-практической деятельности и современных направлений развития юридической (правовой) психологии и психологии юриспруденции. Отличие учебника раскрытие недостаточно освещенных в учебной литературе психологических особенностей нотариальной, оперативно-розыскной, судебно-экспертной деятельности. В учебнике представлены вопросы для самоконтроля и большой список дополнительной литературы, которые помогут читателю расширить знания, применить психологические методы, рекомендации и советы в профессиональной деятельности.</t>
   </si>
   <si>
     <t>978-5-534-01316-0</t>
   </si>
   <si>
     <t>88.4я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>