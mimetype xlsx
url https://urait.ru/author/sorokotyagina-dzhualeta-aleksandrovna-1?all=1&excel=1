--- v4 (2026-06-10)
+++ v5 (2026-08-11)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>10.06.2026</t>
+    <t>11.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>