--- v1 (2026-02-10)
+++ v2 (2026-04-06)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>10.02.2026</t>
+    <t>06.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>