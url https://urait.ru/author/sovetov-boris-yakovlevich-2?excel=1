--- v2 (2026-04-06)
+++ v3 (2026-05-26)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>06.04.2026</t>
+    <t>27.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,96 +133,96 @@
   <si>
     <t>24.01.2024</t>
   </si>
   <si>
     <t>БАЗЫ ДАННЫХ 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Советов Б. Я., Цехановский В. В., Чертовской В. Д.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Компьютерные и информационные науки</t>
   </si>
   <si>
     <t>Базы данных</t>
   </si>
   <si>
-    <t>В работе излагаются вопросы построения и использования технологии баз данных в процессах хранения, передачи данных, выработки и принятия решений. В настоящей работе рассмотрены как устоявшиеся теоретические вопросы, так и новые аспекты, мало или не системно отраженные в отечественной и переводной литературе. Это относится как к локальным, так и к распределенным базам данных, объектно-ориентированным базам данных, хранилищам данных, режиму блокчейн. Подробно рассмотрен режим клиент-сервер, в том числе в удаленном варианте и при облачных вычислениях. Работа отличается системным рассмотрением теоретических вопросов, которые сопровождаются компьютерной реализацией. Это позволяет лучше понять процедуры построения, работы и использования баз данных. Работа рассчитана прежде всего на разработчиков и пользователей баз и хранилищ данных; преподавателей и научных сотрудников, сферой интереса которых является технология хранения и управления данными; менеджеров и руководителей различного ранга; желающих самостоятельно ознакомиться с современным состоянием технологии баз данных.</t>
+    <t>В работе изложены вопросы построения и использования технологии баз данных в процессе выработки и принятия решений. Рассмотрены как устоявшиеся теоретические вопросы, так и новые аспекты, мало или несистемно отраженные в отечественной и переводной литературе. Учебник отличается системным рассмотрением теоретических вопросов, которые сопровождаются компьютерной реализацией.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18479-2</t>
   </si>
   <si>
     <t>32.81я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>БАЗЫ ДАННЫХ 4-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Цель данного учебника систематизация и упорядочение имеющегося материала по базам данных. Рассмотрены как устоявшиеся теоретические вопросы, так и новые аспекты, мало или несистемно отраженные в отечественной и переводной литературе (локальные, распределенные, объектно-ориентированные базы данных, их хранилища). Отличительная особенность издания заключается в том, что рассмотрение теоретических вопросов сопровождается компьютерной реализацией, что позволяет лучше понять работу с базами данных. Учебник написан на основе большого преподавательского и практического опыта авторов.</t>
+    <t>Цель данного учебника систематизация и упорядочение имеющегося материала по базам данных. Рассмотрены как устоявшиеся теоретические вопросы, так и новые аспекты, мало или несистемно отраженные в отечественной и переводной литературе (локальные, распределенные, объектно - ориентированные базы данных, их хранилища). Отличительная особенность учебника заключается в том, что рассмотрение теоретических вопросов сопровождается компьютерной реализацией, что позволяет лучше понять работу с базами данных.</t>
   </si>
   <si>
     <t>978-5-534-18784-7</t>
   </si>
   <si>
     <t>32.81я723</t>
   </si>
   <si>
     <t>19.08.2024</t>
   </si>
   <si>
     <t>ИНФОРМАЦИОННЫЕ ТЕХНОЛОГИИ 8-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Советов Б. Я., Цехановский В. В.</t>
   </si>
   <si>
     <t>Фундаментальные и теоретические основы информатики</t>
   </si>
   <si>
-    <t>В курсе изложены фундаментальные основы информатики в области информационных техноло-гий, как составляющие формирования информационного общества. Рассмотрены базовые ин-формационные процессы и их модели. Раскрыты содержание, возможности и области приме-нения базовых и прикладных информационных технологий. Предложена информационная тех-нология разработки систем. Рассмотрены области машинного обучения и нейросетей. Приведе-на инструментальная база с раскрытием программных, технических и методических средств ин-формационных технологий.</t>
+    <t>В учебнике изложены фундаментальные основы информатики в области информационных технологий как составляющие формирования информационного общества. Рассмотрены базовые информационные процессы и их модели. Раскрыты содержание, возможности и области применения базовых и прикладных информационных технологий. Предложена информационная технология разработки систем. Приведена инструментальная база с раскрытием програмных, технических и методических средств информационных технологий.</t>
   </si>
   <si>
     <t>978-5-534-20054-6</t>
   </si>
   <si>
     <t>ИНФОРМАЦИОННЫЕ ТЕХНОЛОГИИ 8-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>В данном учебнике изложены фундаментальные основы информатики в области информационных технологий как составляющие формирования информационного общества. Раскрыты содержание, возможности и области применения базовых и прикладных информационных технологий. Наиболее важным для будущих профессионалов является то, что в учебном издании приведена инструментальная база с раскрытием программных, технических и методических средств информационных технологий.</t>
   </si>
   <si>
     <t>978-5-534-20053-9</t>
   </si>
   <si>
     <t>29.07.2011</t>
   </si>
   <si>
     <t>МОДЕЛИРОВАНИЕ СИСТЕМ 7-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Советов Б. Я., Яковлев С. А.</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>