--- v3 (2026-05-26)
+++ v4 (2026-07-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>27.05.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>