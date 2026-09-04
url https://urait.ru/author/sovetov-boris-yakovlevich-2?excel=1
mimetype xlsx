--- v4 (2026-07-21)
+++ v5 (2026-09-04)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>21.07.2026</t>
+    <t>04.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>