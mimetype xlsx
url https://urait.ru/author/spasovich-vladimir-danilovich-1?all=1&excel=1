--- v2 (2026-05-05)
+++ v3 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
-    <t>05.05.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>24.12.2009</t>
   </si>
   <si>
     <t>СУДЕБНЫЕ РЕЧИ</t>
   </si>
   <si>
     <t>Спасович В. Д., Резник Г. М.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Антология мысли</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Адвокатура. Нотариат</t>
   </si>
   <si>
-    <t>Спасович Владимир Данилович (1829—1908) — одаренный юрист, известный своими теоретическими работами в области уголовного права и уголовного процесса, гражданского и международного права, литератор, публицист и критик. Поражают колоссальный масштаб личности Спасовича, его широчайшая образованность в области юриспруденции, поистине безграничные эрудиция и кругозор. Эти качества в сочетании с виртуозным владением словом, ярким и образным языком сделали его настоящим лидером, вождем русской адвокатуры, создали ему славу непревзойденного судебного оратора. В справедливости этих слов можно убедиться, ознакомившись с данной книгой. Вступительная статья Резника Г. М. Для адвокатов, работников прокуратуры, следователей, судей, студентов, аспирантов, преподавателей и всех, кто интересуется историей российской юстиции.</t>
+    <t>Образцы судебного красноречия В. Д. Спасовича отработаны им в мельчайших подробностях. Многие из них, не отличаясь внешней отделкой, поражают силой и значением во внутреннем содержании. Несомненным достоинством речей В. Д. Спасовича является их планирование, тщательно продуманный детальный анализ собранных по делу доказательств. Психологически правильно подобранный тон речи и отсутствие несдержанной полемики еще одна отличительная черта его судебных выступлений. Современникам будет полезно оценить те возможности, которые использовал этот выдающийся отечественный оратор, отдавший 40 лет своей жизни адвокатской деятельности, для противодействия бюрократическим и коррупционным проявлениям, свойственным следственной власти и полицейской агентуры того времени. Книга предназначена для адвокатов, прокуроров, следователей, преподавателей, аспирантов, а также всех, кто стремится овладеть навыками и культурой публичного выступления, интересуется историей российской юстиции.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-02632-0</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>