--- v1 (2026-02-15)
+++ v2 (2026-04-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
-    <t>15.02.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>