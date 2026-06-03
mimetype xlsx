--- v2 (2026-04-02)
+++ v3 (2026-06-03)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
-[...1 lines deleted...]
-    <t>02.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+  <si>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -163,99 +163,96 @@
   <si>
     <t>978-5-9916-4775-5</t>
   </si>
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>07.09.2023</t>
   </si>
   <si>
     <t>ОСНОВЫ ИННОВАЦИОННОЙ ДЕЯТЕЛЬНОСТИ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Спиридонова Е. А.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе представлены ключевые аспекты управления инновациями на микро- и макроуровне. Рассмотрены современные подходы к разработке концепции нового продукта, оценке его конкурентоспособности, выбору способа защиты результатов НИОКР, планированию стратегии коммерциализации интеллектуальной собственности, кадровому менеджменту. Проведен подробный анализ особенностей разработки маркетингового комплекса для инновационной продукции и результатов интеллектуальной деятельности, изложены особенности применения классических источников финансирования в рамках инновационного проекта, а также подробно рассмотрена суть специфических современных способов привлечения финансовых ресурсов, таких как венчурный капитал и краудфандинг. Рассмотрены методы государственного регулирования инновационной деятельности, включая прямое и косвенное финансирование. Приведен перечень базовых индикаторов инновационной активности на макроуровне, представлены различные методики составления рейтинга стран с точки зрения эффективности инновационной деятельности. Отдельное внимание уделено процессам цифровизации. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов, обучающихся по экономическим специальностям, преподавателей, а также всех интересующихся проблемами инновационного менеджмента.</t>
+    <t>В курсе представлены ключевые аспекты управления инновациями на микро- и макроуровне. Рассмотрены современные подходы к разработке концепции нового продукта, оценке его конкурентоспособности, выбору способа защиты результатов НИОКР, планированию стратегии коммерциализации интеллектуальной собственности, кадровому менеджменту. Проведен подробный анализ особенностей разработки маркетингового комплекса для инновационной продукции и результатов интеллектуальной деятельности, изложены особенности применения классических источников финансирования в рамках инновационного проекта, а также подробно рассмотрена суть специфических современных способов привлечения финансовых ресурсов, таких как венчурный капитал и краудфандинг.</t>
   </si>
   <si>
     <t>978-5-534-17862-3</t>
   </si>
   <si>
     <t>65.290я723</t>
   </si>
   <si>
     <t>06.07.2023</t>
   </si>
   <si>
     <t>ОЦЕНКА И УПРАВЛЕНИЕ СТОИМОСТЬЮ БИЗНЕСА 3-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Финансы</t>
   </si>
   <si>
-    <t>В курсе рассматриваются методы, процессы и алгоритмы управления стоимостью компании. Данная концепция менеджмента представляет собой комплексный подход к управлению, так как синтезирует анализ отчетности, оценку бизнеса, стратегическое планирование будущего развития предприятия. Проанализированы причины расхождения интересов крупных и мелких акционеров, менеджеров и работников предприятия, а также представлены способы их согласования. Детально рассмотрена методология ключевых подходов к оценке бизнеса — доходного, затратного и сравнительного, представлены современные методы оценки (такие как метод EVA, SVA, CVA, метод реальных опционов), с помощью которых можно определять вклад проекта в стоимость бизнеса, описаны модели мониторинга хода проекта. Отдельное внимание уделяется ключевым направлениям анализа отчетности, влиянию состояния отчетности на изменение стоимости компании, приведены практические примеры с выявлением тех параметров в отчетности, которым оценщик и менеджер должны уделять первоочередное внимание. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов, обучающихся по экономическим специальностям в рамках бакалавриата и магистратуры, экономистов и преподавателей, аспирантов, а также всех интересующихся проблемами оценки и управления стоимостью бизнеса.</t>
+    <t>В курсе рассматриваются методы, процессы и алгоритмы управления стоимостью компании. Данная концепция менеджмента представляет собой комплексный подход к управлению, так как синтезирует анализ отчетности, оценку бизнеса, стратегическое планирование будущего развития предприятия. Проанализированы причины расхождения интересов крупных и мелких акционеров, менеджеров и работников предприятия, а также представлены способы их согласования. Детально рассмотрена методология ключевых подходов к оценке бизнеса — доходного, затратного и сравнительного, представлены современные методы оценки (такие как метод EVA, SVA, CVA, метод реальных опционов), с помощью которых можно определять вклад проекта в стоимость бизнеса, описаны модели мониторинга хода проекта.</t>
   </si>
   <si>
     <t>978-5-534-17794-7</t>
   </si>
   <si>
     <t>65.290я73</t>
   </si>
   <si>
     <t>26.12.2024</t>
   </si>
   <si>
     <t>СОЗДАНИЕ СТАРТАПОВ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Курс посвящен ключевым аспектам создания и функционирования стартапа, начиная с момента его организации и заканчивая особенностями его оценки при стабилизации бизнеса. В курсе подробно рассмотрена юридическая процедура организации стартапа, описаны инструменты создания его бизнес-модели, подробно проанализированы методы финансового планирования, прогнозирования денежных потоков, исследованы особенности продвижения продукции стартапа. Отдельное внимание уделяется оценке рисков стартапа и путей их минимизации. Курс предназначен для студентов, обучающихся по экономическим направлениям в рамках бакалавриата и магистратуры в контексте курсов, нацеленных на изучение инновационного предпринимательства. Представленный материал также будет полезен с практической точки зрения людям, задумывающимся о создании собственного бизнеса.</t>
   </si>
   <si>
     <t>978-5-534-21303-4</t>
   </si>
   <si>
     <t>65.29я73</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ИННОВАЦИЯМИ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
-  </si>
-[...1 lines deleted...]
-    <t>В курсе представлены ключевые аспекты управления инновациями на микро- и макроуровне. Рассмотрены современные подходы к разработке концепции нового продукта, оценке его конкурентоспособности, выбору способа защиты результатов НИОКР, планированию стратегии коммерциализации интеллектуальной собственности, кадровому менеджменту. Проведен подробный анализ особенностей разработки маркетингового комплекса для инновационной продукции и результатов интеллектуальной деятельности, изложены особенности применения классических источников финансирования в рамках инновационного проекта, а также подробно рассмотрена суть специфических современных способов привлечения финансовых ресурсов, таких как венчурный капитал и краудфандинг. Рассмотрены методы государственного регулирования инновационной деятельности, включая прямое и косвенное финансирование. Приведен перечень базовых индикаторов инновационной активности на макроуровне, представлены различные методики составления рейтинга стран с точки зрения эффективности инновационной деятельности. Отдельное внимание уделено процессам цифровизации. Содержание курса соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по экономическим направлениям, преподавателей и аспирантов, а также всех интересующихся проблемами инновационного менеджмента.</t>
   </si>
   <si>
     <t>978-5-534-17890-6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1171,57 +1168,57 @@
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1689.0</v>
       </c>
       <c r="M9" s="9">
         <v>1859.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>58</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.5</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>