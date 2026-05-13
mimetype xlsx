--- v2 (2026-03-25)
+++ v3 (2026-05-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
-    <t>25.03.2026</t>
+    <t>14.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>