--- v3 (2026-05-13)
+++ v4 (2026-07-04)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
-    <t>14.05.2026</t>
+    <t>04.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>30.04.2015</t>
   </si>
   <si>
     <t>ИСТОРИЯ ФИЛОСОФИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Спиркин А. Г.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>История философии и идей</t>
   </si>
   <si>
-    <t>Учебник представляет собой первый модуль «История философии» курса философии, в который также входят модули «Общая философия» и «Социальная философия и философия истории». Издание в общих чертах раскрывает развитие философской мысли начиная с древности до настоящего времени. В книге нашли отражение идеи известных зарубежных и отечественных мыслителей, таких как Пифагор, Гераклит, Сократ, Платон, Аристотель, Эпикур, Августин Блаженный, Фома Аквинский, У. Оккам, Н. Кузанский, Дж. Бруно, Ф. Бэкон, Т. Гоббс, Б. Паскаль, Дж. Локк, Ж.-Ж. Руссо, И. Кант, Г. Гегель, А. Шопенгауэр, Ф. Ницше, К. Ясперс, Ж.-П. Сартр, М. В. Ломоносов, А. Н. Радищев, Л. Н. Толстой, Ф. М. Достоевский, В. С. Соловьев и многие другие. Автор также постарался рассказать о личностях рассматриваемых философов, поскольку философия и ее история во многом определяются личностными особенностями того или иного мыслителя. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, аспирантов и преподавателей вузов, а также для широкого круга читателей.</t>
+    <t>Учебник представляет собой первый модуль «История философии» курса философии, в который также входят модули «Общая философия» и «Социальная философия и философия истории». Издание в общих чертах раскрывает развитие философской мысли начиная с древности до настоящего времени. В книге нашли отражение идеи известных зарубежных и отечественных мыслителей, таких как Пифагор, Гераклит, Сократ, Платон, Аристотель, Эпикур, Августин Блаженный, Фома Аквинский, У. Оккам, Н. Кузанский, Дж. Бруно, Ф. Бэкон, Т. Гоббс, Б. Паскаль, Дж. Локк, Ж.-Ж. Руссо, И. Кант, Г. Гегель, А. Шопенгауэр, Ф. Ницше, К. Ясперс, Ж.-П. Сартр, М. В. Ломоносов, А. Н. Радищев, Л. Н. Толстой, Ф. М. Достоевский, В. С. Соловьев и многие другие. Для студентов высших учебных заведений, аспирантов и преподавателей вузов, а также для широкого круга читателей.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-08379-8</t>
   </si>
   <si>
     <t>87.3я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ОБЩАЯ ФИЛОСОФИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Философия</t>
   </si>
   <si>
     <t>Рассуждения мыслителей во всех без исключения философских системах начинались с анализа того, что окружает человека, и уже значительно позже человек стал задумываться над самим собой, своим духовным миром. Невозможно знать о природе человека все: сколько ее ни изучай, рано или поздно непременно убедишься в том, что человек это великая тайна и для других, и для самого себя. С этой тайной в самом себе и для себя он родится и живет до конца дней своих, унося в мир иной свою тайну, особенно тайну своей души, своего сознания и разума. Тайна личности пребывает в глубинах духовного мира личности, в ее душе, психике, сознании. Учебник представляет собой второй модуль курса философии. А. Г. Спиркина. В издании отражены учение о бытии, категориальный строй философского разума, проблемы философской антропологии, т.е. проблемы человека и его бытия в мире, характеристика души, сознания и разума, теория познания.</t>
   </si>
@@ -208,63 +208,63 @@
   <si>
     <t>87я723</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>СОЦИАЛЬНАЯ ФИЛОСОФИЯ И ФИЛОСОФИЯ ИСТОРИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Учебник представляет собой третий модуль «Социальная философия и философия истории» курса философии, в который также входят модули «История философии» и «Общая философия». В издании дается философский анализ общества, характеризуются его материальные основы, раскрываются и анализируются формы духовной жизни общества, рассматриваются тенденции его развития. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, аспирантов и преподавателей вузов, а также для широкого круга читателей.</t>
   </si>
   <si>
     <t>978-5-534-01357-3</t>
   </si>
   <si>
     <t>87.6я73</t>
   </si>
   <si>
     <t>09.11.2009</t>
   </si>
   <si>
     <t>ФИЛОСОФИЯ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Это издание ставшего уже классическим учебника, переработанное применительно к новым мировым и российским реалиям и дополненное нигде ранее не публиковавшимися материалами из архива автора. Учебник включает вводную часть, где характеризуется предмет философии, рассматривается соотношение философии и мировоззрения; историко-философский раздел; основы общей философии, где представлены учение о бытии, проблемы человека и его бытия в мире, характеристика души, сознания и разума, теория познания; социальную философию, где дается философский анализ общества, характеризуются его материальные основы, раскрываются и анализируются формы духовной жизни общества, рассматриваются тенденции его развития. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, аспирантов и преподавателей вузов, а также для широкого круга читателей.</t>
+    <t>Это издание ставшего уже классическим учебника, переработанное применительно к новым мировым и российским реалиям и дополненное нигде ранее не публиковавшимися материалами из архива автора. Учебник включает вводную часть, где характеризуется предмет философии, рассматривается соотношение философии и мировоззрения; историко-философский раздел; основы общей философии, где представлены учение о бытии, проблемы человека и его бытия в мире, характеристика души, сознания и разума, теория познания; социальную философию, где дается философский анализ общества, характеризуются его материальные основы, раскрываются и анализируются формы духовной жизни общества, рассматриваются тенденции его развития.</t>
   </si>
   <si>
     <t>978-5-534-18296-5</t>
   </si>
   <si>
     <t>28.01.2014</t>
   </si>
   <si>
     <t>ФИЛОСОФИЯ ДЛЯ ТЕХНИЧЕСКИХ ВУЗОВ. Учебник для вузов</t>
   </si>
   <si>
-    <t>Издание классического, одного из наиболее популярных отечественных учебников по философии. В необходимом для технических специальностей объеме рассмотрены основные вопросы философии с акцентом на их актуальной проблематике. Приведено множество примеров из естественных наук для их иллюстрации. В приложениях систематизированы основные философские школы и направления, даны сведения о наиболее значимых мировых философах, каждая глава содержит контрольные вопросы и задания.</t>
+    <t>Издание классического, одного из наиболее популярных оте чественных учебников по философии. В необходимом для технических специальностей объеме рассмотрены основные вопросы философии с акцентом на их актуальной пробле- матике. Приведено множество примеров из естественных наук для их иллюстрации. В приложениях систематизированы основные философские школы и направления, даны сведения о наиболее значимых мировых философах.</t>
   </si>
   <si>
     <t>978-5-9916-9345-5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>