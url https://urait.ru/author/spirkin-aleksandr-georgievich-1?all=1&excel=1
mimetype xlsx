--- v4 (2026-07-04)
+++ v5 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
-    <t>04.07.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>