--- v1 (2026-03-18)
+++ v2 (2026-05-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
-    <t>18.03.2026</t>
+    <t>02.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>