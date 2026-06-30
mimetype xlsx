--- v2 (2026-05-02)
+++ v3 (2026-06-30)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
-    <t>02.05.2026</t>
+    <t>30.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>10.10.2014</t>
   </si>
   <si>
     <t>ДЕЛОВАЯ ЭТИКА. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Спивак В. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Специальные философские дисциплины</t>
   </si>
   <si>
-    <t>В курсе подробно рассматриваются этические системы личности делового человека и бизнес-организации, отражаемые в ее миссии, видении будущего, имидже, социально-психологическом климате, организационной культуре, социальной ответственности. Должное внимание уделяется многочисленным формам девиантного поведения руководителей, работников, а также целых организаций. Теоретические и практические материалы курса способствуют выработке навыков по разработке и соблюдению социально одобряемых этических принципов и норм в деловых ситуациях. Будущие деловые люди должны приобрести компетентность в области исследования основ этичного поведения в деловой сфере, понимания содержания и процессов формирования этических систем личностей, групп, организаций, сущности и природы многообразия этических оценок, их значимости для достижения успеха в бизнесе. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Издание адресовано студентам высших учебных заведений, обучающимся по экономическим направлениям и специальностям.</t>
+    <t>В курсе подробно рассматриваются этические системы личности делового человека и бизнес-организации, отражаемые в ее миссии, видении будущего, имидже, социально-психологическом климате, организационной культуре, социальной ответственности. Должное внимание уделяется многочисленным формам девиантного поведения руководителей, работников, а также целых организаций. Теоретические и практические материалы курса способствуют выработке навыков по разработке и соблюдению социально одобряемых этических принципов и норм в деловых ситуациях. Будущие деловые люди должны приобрести компетентность в области исследования основ этичного поведения в деловой сфере, понимания содержания и процессов формирования этических систем личностей, групп, организаций, сущности и природы многообразия этических оценок, их значимости для достижения успеха в бизнесе.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-11895-7</t>
   </si>
   <si>
     <t>87.75я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>24.12.2013</t>
   </si>
   <si>
     <t>ДЕЛОВЫЕ КОММУНИКАЦИИ. ТЕОРИЯ И ПРАКТИКА. Учебник для вузов</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Деловые коммуникации</t>
   </si>
@@ -244,51 +244,51 @@
   <si>
     <t>ОСНОВЫ ЛИДЕРСТВА 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В курсе рассматриваются теоретические аспекты лидерства, приведены известные методики, позволяющие перейти к более глубокому пониманию проблем лидерства и возможностей их решения. Описаны различные техники познания сути явлений, связанных с лидерством. Каждая тема содержит задания для самостоятельной работы студентов. В результате изучения материалов курса будущие специалисты овладеют навыком организации командного взаимодействия для решения управленческих задач. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-17457-1</t>
   </si>
   <si>
     <t>60.6я723</t>
   </si>
   <si>
     <t>01.04.2015</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ИЗМЕНЕНИЯМИ. Учебник для вузов</t>
   </si>
   <si>
-    <t>Управление изменениями представляет собой науку и практику, которая подразумевает интеграцию различных знаний, умений и навыков с целью оценить необходимость перемен, а также внедрить их, извлечь пользу или минимизировать возможный ущерб. В учебнике рассмотрены современные концепции и методики, применяемые на каждом этапе осуществления изменений внутри организации. Каждая глава учебника сопровождается перечнем вопросов и заданий, которые должны помочь студентам проверить качество усвоения материала. После прочтения книги обучающиеся смогут участвовать в разработке и реализации программ организационных изменений, научатся исследовать причины и преодолевать сопротивление изменениям.</t>
+    <t>Управление изменениями представляет собой науку и практику по интеграции достижений разнообразных общих и специфических областей знаний, умений, навыков и по формированию способностей их системного применения в целях высокопрофессионального анализа факторов, вызывающих необходимость перемен, и принятия своевременных и эффективных мер для успешного их проведения, извлечения пользы из проведенных изменений или, в крайнем случае, минимизации возможности ущерба. Управление изменениями предполагает владение компетенциями из разнообразных общих и специфических областей знаний, умений, навыков, способностями системного применения таких из них, как все области менеджмента организаций и стратегического менеджмента, а также R&amp;D, бенчмаркинг, маркетинг, социология, производство и др. После освоения материала предлагаемой книги обучающиеся смогут участвовать в разработке и реализации программ организационных изменений, научатся исследовать причины и преодолевать сопротивление изменениям.</t>
   </si>
   <si>
     <t>978-5-534-03358-8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>