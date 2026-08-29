--- v3 (2026-06-30)
+++ v4 (2026-08-29)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
-    <t>30.06.2026</t>
+    <t>29.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>