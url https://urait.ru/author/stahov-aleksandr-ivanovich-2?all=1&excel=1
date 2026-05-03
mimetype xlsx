--- v2 (2026-03-14)
+++ v3 (2026-05-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
-    <t>14.03.2026</t>
+    <t>03.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>