--- v3 (2026-05-03)
+++ v4 (2026-06-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
-[...1 lines deleted...]
-    <t>03.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -166,95 +166,89 @@
   <si>
     <t>67.401я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>21.06.2018</t>
   </si>
   <si>
     <t>АДМИНИСТРАТИВНО-ПРОЦЕССУАЛЬНОЕ ПРАВО РОССИИ В 2 Ч. ЧАСТЬ 2 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-07151-1, 978-5-534-07149-8</t>
   </si>
   <si>
     <t>18.01.2024</t>
   </si>
   <si>
     <t>АДМИНИСТРАТИВНОЕ ПРАВО 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Стахова А. И.</t>
   </si>
   <si>
-    <t>В учебнике и практикуме системно излагаются теоретический материал и материал для семинарских заданий по административному праву и административному процессу на основе комплексного анализа современного административного и административно-процессуального законодательства Российской Федерации. С учетом современной доктрины административного права и процесса и на основе комплексного анализа практики внесудебного и судебного применения отечественного административного и административно-процессуального законодательства сформирован комплексный фонд контрольных вопросов, заданий и задач. Раскрыты особенности административно-правового статуса физических лиц и организаций. В качестве специальных субъектов административного права выделены государственные и муниципальные служащие, должностные лица. Показана специфика административно-правового статуса органов исполнительной власти и органов местного самоуправления, названных в обобщенном виде органами публичной администрации. Учтены изменения действующего законодательства Российской Федерации по состоянию на 01 января 2024 г. Содержание соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений юридического профиля, обучающихся по программам бакалавриата и специалитета, а также магистрантов, аспирантов, преподавателей и практических работников.</t>
+    <t>В учебнике и практикуме системно излагаются теоретический материал и материал для семинарских заданий по административному праву и административному процессу на основе комплексного анализа современного административного и административно-процессуального законодательства Российской Федерации. С учетом современной доктрины административного права и процесса и на основе комплексного анализа практики внесудебного и судебного применения отечественного административного и административно-процессуального законодательства сформирован комплексный фонд контрольных вопросов, заданий и задач. Раскрыты особенности административно-правового статуса физических лиц и организаций. В качестве специальных субъектов административного права выделены государственные и муниципальные служащие, должностные лица. Показана специфика административно-правового статуса органов исполнительной власти и органов местного самоуправления, названных в обобщенном виде органами публичной администрации.</t>
   </si>
   <si>
     <t>978-5-534-18590-4</t>
   </si>
   <si>
     <t>АДМИНИСТРАТИВНОЕ ПРАВО 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В учебнике и практикуме системно излагаются теоретический материал и материал для семинарских заданий по административному праву и административному процессу на основе комплексного анализа современного административного и административно-процессуального законодательства Российской Федерации. С учетом современной доктрины административного права и процесса и на основе комплексного анализа практики внесудебного и судебного применения отечественного административного и административно-процессуального законодательства сформирован комплексный фонд контрольных вопросов, заданий и задач. Раскрыты особенности административно-правового статуса физических лиц и организаций. В качестве специальных субъектов административного права выделены государственные и муниципальные служащие, должностные лица. Показана специфика административно-правового статуса органов исполнительной власти и органов местного самоуправления, названных в обобщенном виде органами публичной администрации. Учтены изменения действующего законодательства Российской Федерации по состоянию на 01 января 2024 г. Содержание соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-18592-8</t>
   </si>
   <si>
     <t>67.401я723</t>
   </si>
   <si>
     <t>29.03.2024</t>
   </si>
   <si>
     <t>АДМИНИСТРАТИВНОЕ ПРАВО 4-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Под ред. Стахова А. И., Кононова П. И.</t>
   </si>
   <si>
-    <t>Административное право является учебной дисциплиной, усвоение содержания которой является достаточно сложным для студентов. В связи с этим данное издание представлено в виде определений, схем, контрольных вопросов, задач и практических заданий как комплексное, эффективное средство обучения. Учебный материал изложен в строгом соответствии с положениями Конституции Российской Федерации посредством предметно-функционального подхода к пониманию таких важнейших категорий общей теории административного права как предмет, метод, система и источники административного права. Учтены особенности конституционного разделения административного и административно-процессуального законодательства Российской Федерации, а также устройство единой системы публичной власти. Приняты во внимание возможности законодательного регулирования передачи органам местного самоуправления отдельных государственных полномочий, предоставления отдельным организациям статуса государственного или иного органа. В этой связи использована такая обобщающая категория как «публичная администрация», а в структуру издания введены соответствующие специальные темы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по юридическим направлениям и специальностям.</t>
+    <t>Административное право является учебной дисциплиной, усвоение содержания которой является достаточно сложным для студентов. В связи с этим данное издание представлено в виде определений, схем, контрольных вопросов, задач и практических заданий как комплексное, эффективное средство обучения. Учебный материал изложен в строгом соответствии с положениями Конституции Российской Федерации посредством предметно-функционального подхода к пониманию таких важнейших категорий общей теории административного права как предмет, метод, система и источники административного права.</t>
   </si>
   <si>
     <t>978-5-534-18928-5</t>
   </si>
   <si>
     <t>АДМИНИСТРАТИВНОЕ ПРАВО В СХЕМАХ 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Административное право является учебной дисциплиной, усвоение содержания которой является достаточно сложным для студентов. В связи с этим данное издание представлено в виде определений, схем, контрольных вопросов, задач и практических заданий как комплексное, эффективное средство обучения. Учебный материал изложен в строгом соответствии с положениями Конституции Российской Федерации посредством предметно-функционального подхода к пониманию таких важнейших категорий общей теории административного права как предмет, метод, система и источники административного права. Учтены особенности конституционного разделения административного и административно-процессуального законодательства Российской Федерации, а также устройство единой системы публичной власти. Приняты во внимание возможности законодательного регулирования передачи органам местного самоуправления отдельных государственных полномочий, предоставления отдельным организациям статуса государственного или иного органа. В этой связи использована такая обобщающая категория как «публичная администрация», а в структуру издания введены соответствующие специальные темы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по юридическим направлениям и специальностям по программам подготовки бакалавров и специалистов.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-18925-4</t>
   </si>
   <si>
     <t>12.02.2025</t>
   </si>
   <si>
     <t>АДМИНИСТРАТИВНОЕ ПРАВО РОССИИ 6-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Стахов А. И., Кононов П. И.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>В курсе раскрыты основные положения, показаны место и роль административного права России, а также сущность и содержание основных понятий, категорий и институтов административного права, определены основы административно-правового статуса физических лиц и организаций, органов исполнительной власти и органов местного самоуправления, составляющих публичную администрацию Российской Федерации. Соответственно, в комплексе раскрыты особенности административно-правового статуса государственных и муниципальных служащих Российской Федерации, а также основы администраивно-правового регулирования в ключевых сферах деятельности публичной администрации и административно-публичного взаимодействия физических лиц, организаций. Особое внимание уделено современным административно-правовым методам и формам деятельности, применяемым в России публичной администрацией. Для студентов юридических вузов, а также всех интересующихся современным административным правом и административным процессом.</t>
   </si>
   <si>
     <t>978-5-534-21549-6</t>
   </si>
   <si>
     <t>26.11.2025</t>
   </si>
   <si>
     <t>Административный процесс и административно-процессуальное право. Учебник для вузов</t>
@@ -268,51 +262,51 @@
   <si>
     <t>978-5-534-21853-4</t>
   </si>
   <si>
     <t>26.07.2024</t>
   </si>
   <si>
     <t>ВНЕСУДЕБНОЕ АДМИНИСТРАТИВНО-ПРОЦЕССУАЛЬНОЕ ПРАВО РОССИИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В курсе с позиции предложенного авторами интегративного подхода к пониманию административного процесса представлено внесудебное (исполнительное) административно-процессуальное право России. Внесудебный (исполнительный) административный процесс раскрывается как совокупность отдельных видов административного производства, осуществляемых компетентными органами (уполномоченными должностными лицами) публичной администрации. Учитывает последние изменения действующего административного и административно-процессуального законодательства Российской Федерации.</t>
   </si>
   <si>
     <t>978-5-534-19850-8</t>
   </si>
   <si>
     <t>27.01.2023</t>
   </si>
   <si>
     <t>СУДЕБНОЕ АДМИНИСТРАТИВНО-ПРОЦЕССУАЛЬНОЕ ПРАВО РОССИИ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Стахов А. И., Кононов П. И., Ландерсон Н. В., Порываев С. А.</t>
   </si>
   <si>
-    <t>В курсе использованы современные научные подходы к пониманию административного процесса и административного процессуального права, сформировавшиеся в России. В том числе: интегративный подход к пониманию административного процесса, теория автономизации и структуризации административного процесса. В специальных разделах курса представлена общая теория судебного административного процесса и судебного административно-процессуального права, раскрыты в комплексе характерные особенности судебного административно-внеэкономического процесса, осуществляемого судами общей юрисдикции и Верховным Судом Российской Федерации, а также специфика судебного административно-экономического процесса, осуществляемого арбитражными судами и Верховным Судом Российской Федерации. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений юридического профиля. Может быть полезен научным работникам и аспирантам, занимающимся исследованием проблем современного административно-процессуального права и административного процесса, а также судьям, государственным и муниципальным служащим, специалистам коммерческих и некоммерческих организаций, выступающим субъектами судебного административного процесса.</t>
+    <t>В курсе использованы современные научные подходы к пониманию административного процесса и административного процессуального права, сформировавшиеся в России. В том числе: интегративный подход к пониманию административного процесса, теория автономизации и структуризации административного процесса. В специальных разделах курса представлена общая теория судебного административного процесса и судебного административно-процессуального права, раскрыты в комплексе характерные особенности судебного административно-внеэкономического процесса, осуществляемого судами общей юрисдикции и Верховным Судом Российской Федерации, а также специфика судебного административно-экономического процесса, осуществляемого арбитражными судами и Верховным Судом Российской Федерации. Для студентов высших учебных заведений юридического профиля.</t>
   </si>
   <si>
     <t>978-5-534-15947-9</t>
   </si>
   <si>
     <t>67.71я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1161,479 +1155,479 @@
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>2449.0</v>
       </c>
       <c r="M8" s="9">
         <v>2689.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.702</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>583845</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E9" s="6" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>501</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>2549.0</v>
       </c>
       <c r="M9" s="9">
         <v>2799.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>53</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>54</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.727</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>583661</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>501</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>2549.0</v>
       </c>
       <c r="M10" s="9">
         <v>2799.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.727</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>587669</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>646</v>
       </c>
       <c r="K11" s="6" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="L11" s="9">
         <v>2839.0</v>
       </c>
       <c r="M11" s="9">
         <v>3119.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.794</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>582300</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>225</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1279.0</v>
       </c>
       <c r="M12" s="9">
         <v>1409.0</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.393</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>586605</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>244</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>1359.0</v>
       </c>
       <c r="M13" s="9">
         <v>1489.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.415</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>589192</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>571</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>2869.0</v>
       </c>
       <c r="M14" s="9">
         <v>3159.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.812</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>