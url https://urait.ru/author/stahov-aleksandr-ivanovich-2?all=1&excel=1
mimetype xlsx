--- v4 (2026-06-23)
+++ v5 (2026-08-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
-    <t>23.06.2026</t>
+    <t>14.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>