--- v4 (2026-07-22)
+++ v5 (2026-09-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>22.07.2026</t>
+    <t>21.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -109,123 +109,123 @@
   <si>
     <t>Аннотация</t>
   </si>
   <si>
     <t>Издательство</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
-    <t>20.11.2023</t>
-[...2 lines deleted...]
-    <t>БЕРЕЖЛИВОЕ ПРОИЗВОДСТВО 2-е изд., пер. и доп. Учебник для вузов</t>
+    <t>09.08.2016</t>
+  </si>
+  <si>
+    <t>МЕНЕДЖМЕНТ. ЭФФЕКТИВНОСТЬ УПРАВЛЕНИЯ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Староверова К. О.</t>
   </si>
   <si>
+    <t>Переплет</t>
+  </si>
+  <si>
+    <t>Высшее образование</t>
+  </si>
+  <si>
+    <t>Менеджмент</t>
+  </si>
+  <si>
+    <t>В курсе освещается широкий круг вопросов, касающихся улучшения результативности и качества деятельности современного предприятия. Особенностью издания является описание наиболее популярных комплексных методик повышения эффективности организации, среди которых концепции П. Друкера, Р. Каплана, Д. Нортона, И. Адизеса, Тайити Оно, Дж. Коллинза и др. В издании приводится множество примеров и практических рекомендаций.</t>
+  </si>
+  <si>
+    <t>М.:Издательство Юрайт</t>
+  </si>
+  <si>
+    <t>978-5-534-09017-8</t>
+  </si>
+  <si>
+    <t>65.290-2я73</t>
+  </si>
+  <si>
+    <t>60*90/16</t>
+  </si>
+  <si>
+    <t>01.06.2026</t>
+  </si>
+  <si>
+    <t>Основы бережливого производства 3-е изд. Учебник для СПО</t>
+  </si>
+  <si>
     <t>Обложка</t>
   </si>
   <si>
+    <t>Гриф УМО СПО</t>
+  </si>
+  <si>
+    <t>Профессиональное образование</t>
+  </si>
+  <si>
+    <t>В курсе освещается круг вопросов, касающихся улучшения результативности и качества деятельности современного предприятия. Особенностью издания является описание наиболее популярных комплексных методик повышения эффективности организации. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, а также всех интересующимся современными инструментами оптимизации бизнес-процессов.</t>
+  </si>
+  <si>
+    <t>978-5-534-19934-5</t>
+  </si>
+  <si>
+    <t>65.290-2я723</t>
+  </si>
+  <si>
+    <t>70*100/16</t>
+  </si>
+  <si>
+    <t>17.08.2026</t>
+  </si>
+  <si>
+    <t>Основы бережливого производства 3-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
-    <t>Высшее образование</t>
-[...4 lines deleted...]
-  <si>
     <t>В курсе освещается круг вопросов, касающихся улучшения результативности и качества деятельности современного предприятия. Особенностью издания является описание наиболее популярных комплексных методик повышения эффективности организации. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям и специальностям, а также всех интересующихся современными инструментами оптимизации бизнес-процессов.</t>
   </si>
   <si>
-    <t>М.:Издательство Юрайт</t>
-[...47 lines deleted...]
-    <t>70*100/16</t>
+    <t>978-5-534-21545-8</t>
   </si>
   <si>
     <t>10.04.2020</t>
   </si>
   <si>
     <t>ОСНОВЫ ТАМОЖЕННОГО ДЕЛА 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Джабиев А. П., Староверова К. О., Кудрявицкая Т. С. ; Под общ. ред. Джабиева А.П.</t>
   </si>
   <si>
     <t>Государственное и муниципальное управление</t>
   </si>
   <si>
     <t>Налоговая, таможенная, бюджетная системы. Государственные закупки</t>
   </si>
   <si>
     <t>Авторы предлагаемого учебника попытались всесторонне рассмотреть основополагающие и базовые принципы перспективных направлений таможенного регулирования внешнеэкономической деятельности в Российской Федерации. Основное назначение учебника — помочь в освоении студентами правовых и организационных основ таможенного дела. На углубленном уровне раскрыты содержание и проблемы реализации основных институтов таможенной политики, сформированных в рамках функционирования ЕАЭС. В учебнике учтены последние изменения в законодательстве, регулирующем таможенное дело.</t>
   </si>
   <si>
     <t>978-5-534-13241-0</t>
   </si>
   <si>
     <t>30.609я73</t>
   </si>
@@ -636,51 +636,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/berezhlivoe-proizvodstvo-589577" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/menedzhment-effektivnost-upravleniya-584706" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-berezhlivogo-proizvodstva-600414" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-tamozhennogo-dela-584846" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnologii-upravleniya-personalom-v-gosudarstvennyh-strukturah-589368" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-personalom-v-tamozhennyh-organah-562106" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/menedzhment-effektivnost-upravleniya-584706" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-berezhlivogo-proizvodstva-600414" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-berezhlivogo-proizvodstva-600489" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-tamozhennogo-dela-584846" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnologii-upravleniya-personalom-v-gosudarstvennyh-strukturah-589368" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-personalom-v-tamozhennyh-organah-562106" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -861,460 +861,460 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>589577</v>
+        <v>584706</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
-        <v>74</v>
+        <v>269</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>389.0</v>
+        <v>1249.0</v>
       </c>
       <c r="M5" s="9">
-        <v>429.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1369.0</v>
+      </c>
+      <c r="N5" s="6"/>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q5" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="Q5" s="6" t="s">
+      <c r="R5" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="S5" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="R5" s="6" t="s">
-[...2 lines deleted...]
-      <c r="S5" s="6" t="s">
+      <c r="T5" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="T5" s="6" t="s">
+      <c r="U5" s="6" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="X5" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="X5" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y5" s="8">
-        <v>0.086</v>
+        <v>0.355</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>584706</v>
+        <v>600414</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
-        <v>269</v>
+        <v>63</v>
       </c>
       <c r="K6" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="9">
+        <v>459.0</v>
+      </c>
+      <c r="M6" s="9">
+        <v>499.0</v>
+      </c>
+      <c r="N6" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="9">
-[...5 lines deleted...]
-      <c r="N6" s="6"/>
       <c r="O6" s="6" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="P6" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q6" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="Q6" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R6" s="6" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="X6" s="6" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="Y6" s="8">
-        <v>0.355</v>
+        <v>0.095</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>600414</v>
+        <v>600489</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>63</v>
       </c>
       <c r="K7" s="6" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="L7" s="9">
-        <v>439.0</v>
+        <v>459.0</v>
       </c>
       <c r="M7" s="9">
-        <v>479.0</v>
+        <v>499.0</v>
       </c>
       <c r="N7" s="6" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="O7" s="6" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="P7" s="6" t="s">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="Q7" s="6" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="R7" s="6" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="X7" s="6" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="Y7" s="8">
         <v>0.095</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>584846</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>489</v>
       </c>
       <c r="K8" s="6" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>2499.0</v>
+        <v>2619.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2749.0</v>
+        <v>2879.0</v>
       </c>
       <c r="N8" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="O8" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="P8" s="6" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="T8" s="6" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>63</v>
       </c>
       <c r="X8" s="6" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="Y8" s="8">
         <v>0.712</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>589368</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>177</v>
       </c>
       <c r="K9" s="6" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1049.0</v>
+        <v>1109.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1149.0</v>
+        <v>1219.0</v>
       </c>
       <c r="N9" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="O9" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="P9" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="O9" s="6" t="s">
-[...2 lines deleted...]
-      <c r="P9" s="6" t="s">
+      <c r="Q9" s="6" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="T9" s="6" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>68</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="X9" s="6" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="Y9" s="8">
         <v>0.334</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>562106</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2025</v>
       </c>
       <c r="J10" s="8">
         <v>230</v>
       </c>
       <c r="K10" s="6" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>1299.0</v>
+        <v>1359.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1429.0</v>
+        <v>1489.0</v>
       </c>
       <c r="N10" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="O10" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="P10" s="6" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>59</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>60</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="T10" s="6" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>72</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="X10" s="6" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="Y10" s="8">
         <v>0.399</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>