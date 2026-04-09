--- v2 (2026-02-07)
+++ v3 (2026-04-09)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>08.02.2026</t>
+    <t>09.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>