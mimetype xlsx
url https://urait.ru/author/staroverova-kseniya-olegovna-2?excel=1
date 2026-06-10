--- v3 (2026-04-09)
+++ v4 (2026-06-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>09.04.2026</t>
+    <t>10.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -154,102 +154,102 @@
   <si>
     <t>В курсе освещается круг вопросов, касающихся улучшения результативности и качества деятельности современного предприятия. Особенностью издания является описание наиболее популярных комплексных методик повышения эффективности организации. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям и специальностям, а также всех интересующихся современными инструментами оптимизации бизнес-процессов.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18348-1</t>
   </si>
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>09.08.2016</t>
   </si>
   <si>
     <t>МЕНЕДЖМЕНТ. ЭФФЕКТИВНОСТЬ УПРАВЛЕНИЯ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
-    <t>В учебном пособии освещается широкий круг вопросов, касающихся улучшения результативности и качества деятельности современного предприятия. Особенностью издания является описание наиболее популярных комплексных методик повышения эффективности организации, среди которых концепции П. Друкера, Р. Каплана, Д. Нортона, И. Адизеса, Тайити Оно, Дж. Коллинза и др. В издании приводится множество примеров и практических рекомендаций.</t>
+    <t>В курсе освещается широкий круг вопросов, касающихся улучшения результативности и качества деятельности современного предприятия. Особенностью издания является описание наиболее популярных комплексных методик повышения эффективности организации, среди которых концепции П. Друкера, Р. Каплана, Д. Нортона, И. Адизеса, Тайити Оно, Дж. Коллинза и др. В издании приводится множество примеров и практических рекомендаций.</t>
   </si>
   <si>
     <t>978-5-534-09017-8</t>
   </si>
   <si>
-    <t>16.03.2023</t>
-[...2 lines deleted...]
-    <t>ОСНОВЫ БЕРЕЖЛИВОГО ПРОИЗВОДСТВА 2-е изд. Учебник для СПО</t>
+    <t>01.06.2026</t>
+  </si>
+  <si>
+    <t>Основы бережливого производства 3-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В курсе освещается круг вопросов, касающихся улучшения результативности и качества деятельности современного предприятия. Особенностью издания является описание наиболее популярных комплексных методик повышения эффективности организации. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, а также всех интересующимся современными инструментами оптимизации бизнес-процессов.</t>
   </si>
   <si>
-    <t>978-5-534-16473-2</t>
+    <t>978-5-534-19934-5</t>
   </si>
   <si>
     <t>65.290-2я723</t>
   </si>
   <si>
+    <t>70*100/16</t>
+  </si>
+  <si>
     <t>10.04.2020</t>
   </si>
   <si>
     <t>ОСНОВЫ ТАМОЖЕННОГО ДЕЛА 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Джабиев А. П., Староверова К. О., Кудрявицкая Т. С. ; Под общ. ред. Джабиева А.П.</t>
   </si>
   <si>
     <t>Государственное и муниципальное управление</t>
   </si>
   <si>
     <t>Налоговая, таможенная, бюджетная системы. Государственные закупки</t>
   </si>
   <si>
-    <t>Авторы предлагаемого курса попытались всесторонне рассмотреть основополагающие и базовые принципы перспективных направлений таможенного регулирования внешнеэкономической деятельности в Российской Федерации. Основное назначение курса — помочь в освоении студентами правовых и организационных основ таможенного дела. На углубленном уровне раскрыты содержание и проблемы реализации основных институтов таможенной политики, сформированных в рамках функционирования ЕАЭС. В курсе учтены последние изменения в законодательстве, регулирующем таможенное дело.</t>
+    <t>Авторы предлагаемого учебника попытались всесторонне рассмотреть основополагающие и базовые принципы перспективных направлений таможенного регулирования внешнеэкономической деятельности в Российской Федерации. Основное назначение учебника — помочь в освоении студентами правовых и организационных основ таможенного дела. На углубленном уровне раскрыты содержание и проблемы реализации основных институтов таможенной политики, сформированных в рамках функционирования ЕАЭС. В учебнике учтены последние изменения в законодательстве, регулирующем таможенное дело.</t>
   </si>
   <si>
     <t>978-5-534-13241-0</t>
   </si>
   <si>
     <t>30.609я73</t>
-  </si>
-[...1 lines deleted...]
-    <t>70*100/16</t>
   </si>
   <si>
     <t>06.12.2023</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИИ УПРАВЛЕНИЯ ПЕРСОНАЛОМ В ГОСУДАРСТВЕННЫХ СТРУКТУРАХ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Управленческая деятельность</t>
   </si>
   <si>
     <t>В курсе рассматривается организация кадрового обеспечения государственной структуры: методология управления персоналом, кадровые технологии (отбор, прием, оценка, высвобождение). В конце курса приведены список рекомендуемой литературы и глоссарий, необходимые студентам для самостоятельной работы в процессе освоения дисциплины. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-17311-6</t>
   </si>
   <si>
     <t>29.11.2023</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ПЕРСОНАЛОМ В ТАМОЖЕННЫХ ОРГАНАХ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>В данном курсе всесторонне рассматривается организация кадрового обеспечения таможенной службы: методология управления персоналом, кадровые технологии (отбор, прием, оценка, высвобождение), управление развитием и поведением сотрудников. Значительную часть курса составляют приложения, в которых приводятся актуальные документы, отражающие отдельные аспекты управления должностными лицами таможенных органов. Данные документы предоставляют обширный материал для анализа как в ходе самостоятельной работы студентов с материалом курса, так и в рамках практических аудиторных занятий. Каждый раздел курса снабжен вопросами и заданиями для самопроверки, которые будут полезны в процессе контроля знаний студентов. В конце издания приведены список рекомендуемой литературы и глоссарий, необходимые студентам для самостоятельной работы в процессе освоения дисциплины. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования.</t>
   </si>
@@ -636,51 +636,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/berezhlivoe-proizvodstvo-589577" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/menedzhment-effektivnost-upravleniya-584706" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-berezhlivogo-proizvodstva-589262" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-tamozhennogo-dela-584846" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnologii-upravleniya-personalom-v-gosudarstvennyh-strukturah-589368" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-personalom-v-tamozhennyh-organah-562106" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/berezhlivoe-proizvodstvo-589577" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/menedzhment-effektivnost-upravleniya-584706" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-berezhlivogo-proizvodstva-600414" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-tamozhennogo-dela-584846" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnologii-upravleniya-personalom-v-gosudarstvennyh-strukturah-589368" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-personalom-v-tamozhennyh-organah-562106" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -999,182 +999,182 @@
         <v>37</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>41</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y6" s="8">
         <v>0.355</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>589262</v>
+        <v>600414</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>389.0</v>
+        <v>439.0</v>
       </c>
       <c r="M7" s="9">
-        <v>429.0</v>
+        <v>479.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="X7" s="6" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="Y7" s="8">
-        <v>0.086</v>
+        <v>0.095</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>584846</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>489</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L8" s="9">
         <v>2499.0</v>
       </c>
       <c r="M8" s="9">
         <v>2749.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="X8" s="6" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="Y8" s="8">
         <v>0.712</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>589368</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
@@ -1200,121 +1200,121 @@
         <v>45</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>68</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>41</v>
       </c>
       <c r="X9" s="6" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="Y9" s="8">
         <v>0.334</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>562106</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2025</v>
       </c>
       <c r="J10" s="8">
         <v>230</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L10" s="9">
         <v>1299.0</v>
       </c>
       <c r="M10" s="9">
         <v>1429.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>45</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>72</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>41</v>
       </c>
       <c r="X10" s="6" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="Y10" s="8">
         <v>0.399</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>