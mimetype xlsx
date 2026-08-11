--- v4 (2026-06-10)
+++ v5 (2026-08-11)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>10.06.2026</t>
+    <t>12.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>