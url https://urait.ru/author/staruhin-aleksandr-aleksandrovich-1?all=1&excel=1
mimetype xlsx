--- v2 (2026-03-03)
+++ v3 (2026-05-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>03.03.2026</t>
+    <t>03.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>