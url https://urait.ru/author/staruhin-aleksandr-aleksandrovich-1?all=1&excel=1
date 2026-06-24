--- v3 (2026-05-02)
+++ v4 (2026-06-24)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>03.05.2026</t>
+    <t>24.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,99 +133,99 @@
   <si>
     <t>06.04.2020</t>
   </si>
   <si>
     <t>ГЕОМОРФОЛОГИЯ И ЧЕТВЕРТИЧНАЯ ГЕОЛОГИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Трегуб А. И., Старухин А. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Физическая география. Геология. Почвоведение</t>
   </si>
   <si>
-    <t>Первый раздел курса посвящен геоморфологии и генетическим типам континентальных отложений, второй — геологии четвертичных образований, в котором, кроме общетеоретических вопросов, рассматриваются и особенности региональной четвертичной геологии как для России, так и для квартера различных территорий за ее пределами. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Соответствует дисциплине «Геоморфология и четвертичная геология» и предназначено для студентов, обучающихся по направлениям: 05.03.01 «Геология» (бакалавр); 05.04.01 «Геология» (специалист); 21.05.02 «Прикладная геология» всех форм обучения.</t>
+    <t>Первый раздел учебного пособия посвящен геоморфологии и генетическим типам континентальных отложений, второй — геологии четвертичных образований, в котором, кроме общетеоретических вопросов, рассматриваются и особенности региональной четвертичной геологии как для России, так и для квартера различных территорий за ее пределами. Для отработки навыков практического применения знаний в пособии приведены примеры заданий для лабораторных занятий. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Соответствует дисциплине «Геоморфология и четвертичная геология» и предназначено для студентов, обучающихся по направлениям: 05.03.01 «Геология» (бакалавр); 05.04.01 «Геология» (специалист); 21.05.02 «Прикладная геология» всех форм обучения.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-12803-1</t>
   </si>
   <si>
     <t>26.823я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>20.04.2020</t>
   </si>
   <si>
     <t>ГЕОМОРФОЛОГИЯ И ЧЕТВЕРТИЧНАЯ ГЕОЛОГИЯ. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Первый раздел курса посвящен геоморфологии и генетическим типам континентальных отложений, второй — геологии четвертичных образований, в котором, кроме общетеоретических вопросов, рассматриваются и особенности региональной четвертичной геологии как для России, так и для квартера различных территорий за ее пределами. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Соответствует дисциплине «Геоморфология и четвертичная геология» и предназначено для студентов, обучающихся по направлениям: 05.03.01 «Геология» (бакалавр); 05.04.01 «Геология» (специалист); 21.05.02 «Прикладная геология» всех форм обучения.</t>
+    <t>Первый раздел учебного пособия посвящен геоморфологии и генетическим типам континентальных отложений, второй — геологии четвертичных образований, в котором, кроме общетеоретических вопросов, рассматриваются и особенности региональной четвертичной геологии как для России, так и для квартера различных территорий за ее пределами. Для отработки навыков практического применения знаний в пособии приведены примеры заданий для лабораторных занятий. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Соответствует дисциплине «Геоморфология и четвертичная геология» и предназначено для студентов, обучающихся по направлениям: 05.03.01 «Геология» (бакалавр); 05.04.01 «Геология» (специалист); 21.05.02 «Прикладная геология» всех форм обучения.</t>
   </si>
   <si>
     <t>978-5-534-13570-1</t>
   </si>
   <si>
     <t>26.823я723</t>
   </si>
   <si>
     <t>16.06.2020</t>
   </si>
   <si>
     <t>ПРОЦЕССЫ И АППАРАТЫ БИОТЕХНОЛОГИЧЕСКИХ ПРОИЗВОДСТВ. Учебник для СПО</t>
   </si>
   <si>
     <t>Под ред. Евдокимова И.А.</t>
   </si>
   <si>
     <t>Биология и биотехнологии</t>
   </si>
   <si>
-    <t>Курс описывает основные технологические операции, применяемые в биотехнологической промышленности, устройства и оборудование, на котором они выполняются. Рассмотрены вопросы транспортировки сырья, полуфабрикатов и готовой продукции, подготовки сырья для переработки, стерилизации твердых и жидких питательных сред, культивирования микроорганизмов, выделения биомассы и получения целевых продуктов, их обработка. Для некоторых видов основного оборудования приведены методики расчета. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс предназначен для подготовки студентов по направлениям «Биотехнология», «Продукты питания животного происхождения», а также аспирантов по направлению подготовки «Промышленная экология и биотехнологии».</t>
+    <t>Предлагаемое пособие описывает основные технологические операции, применяемые в биотехнологической промышленности, устройства и оборудование, на котором они выполняются. Рассмотрены вопросы транспортировки сырья, полуфабрикатов и готовой продукции, подготовки сырья для переработки, стерилизации твердых и жидких питательных сред, культивирования микроорганизмов, выделения биомассы и получения целевых продуктов, их обработка. Для некоторых видов основного оборудования приведены методики расчета. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Пособие предназначено для подготовки студентов по направлениям «Биотехнология», «Продукты питания животного происхождения», а также аспирантов по направлению подготовки «Промышленная экология и биотехнологии».</t>
   </si>
   <si>
     <t>978-5-534-13580-0</t>
   </si>
   <si>
     <t>30.16я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>