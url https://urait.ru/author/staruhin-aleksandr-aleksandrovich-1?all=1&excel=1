--- v4 (2026-06-24)
+++ v5 (2026-08-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>24.06.2026</t>
+    <t>12.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>