--- v1 (2026-02-07)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
-    <t>08.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>