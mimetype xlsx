--- v2 (2026-04-03)
+++ v3 (2026-06-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
-    <t>03.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -163,51 +163,51 @@
   <si>
     <t>978-5-534-16481-7</t>
   </si>
   <si>
     <t>75.0я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>24.03.2021</t>
   </si>
   <si>
     <t>ГИГИЕНА ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА. Учебник для вузов</t>
   </si>
   <si>
     <t>Стеблецов Е. А., Григорьев А. И., Григорьев О. А. ; Под ред. Стеблецова Е. А.</t>
   </si>
   <si>
     <t>Медицина и фармакология</t>
   </si>
   <si>
     <t>Охрана и профилактика здоровья. Социальная, спортивная медицина. История медицины</t>
   </si>
   <si>
-    <t>Курс «Гигиена физической культуры и спорта» раскрывает цель, задачи и средства гигиены в области физической культуры и спорта, основы гигиены в профилактике заболеваний и здорового образа жизни, основы гигиены питания лиц, занимающихся физкультурой и спортом, гигиенические требования к местам занятий физкультурно-спортивной деятельностью, гигиенические средства восстановления, особенности гигиенического обеспечения разных видов физкультурно-спортивной деятельности, основы психогигиены и психопрофилактики в физкультурной и спортивной практике. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Предназначено для студентов высших учебных заведений, обучающихся по направлениям: Педагогическое образование (Физическая культура); Педагогическое образование (Физическая культура) (прикладной бакалавриат); Педагогическое образование (с двумя профилями подготовки) (Физическая культура, Безопасность жизнедеятельности); Педагогическое образование (с двумя профилями подготовки) (Физическая культура, Дополнительное образование); Физическая культура (Тренер); Адаптивная физическая культура (Тренер по адаптивной физической культуре).</t>
+    <t>Курс «Гигиена физической культуры и спорта» раскрывает цель, задачи и средства гигиены в области физической культуры и спорта, основы гигиены в профилактике заболеваний и здорового образа жизни, основы гигиены питания лиц, занимающихся физкультурой и спортом, гигиенические требования к местам занятий физкультурно-спортивной деятельностью, гигиенические средства восстановления, особенности гигиенического обеспечения разных видов физкультурно-спортивной деятельности, основы психогигиены и психопрофилактики в физкультурной и спортивной практике. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования.</t>
   </si>
   <si>
     <t>978-5-534-14311-9</t>
   </si>
   <si>
     <t>05.05.2023</t>
   </si>
   <si>
     <t>ГИГИЕНА ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА. Учебник для СПО</t>
   </si>
   <si>
     <t>Стеблецов Е. А., Григорьев А. И., Григорьев О. А.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>978-5-534-16822-8</t>
   </si>
   <si>
     <t>29.11.2019</t>
   </si>
@@ -217,96 +217,96 @@
   <si>
     <t>Григорьев О. А., Стеблецов Е. А.</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Педагогика и образование. Общие работы</t>
   </si>
   <si>
     <t>В учебном пособии раскрываются организационные и методические основы физкультурно-оздоровительной и спортивно-массовой работы в ДОЛ. Подробно рассмотрены методические особенности организации утренней гимнастики, внутрилагерных соревнований, купания, подвижных игр и эстафет. Раскрыты основы судейства видов спорта в ДОЛ и обеспечения безопасности при занятиях физической культурой. Приведен большой перечень подвижных игр для проведения физкультурно-оздоровительной работы в ДОЛ. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Предназначено для студентов высших учебных заведений, обучающихся по направлениям педагогического и физкультурного образования, и инструкторов по физической культуре и плаванию в ДОЛ. Также материалы данного издания могут оказать помощь при организации внеурочной работы по физической культуре в общеобразовательной школе.</t>
   </si>
   <si>
     <t>978-5-534-12478-1</t>
   </si>
   <si>
     <t>74.200.55я73</t>
   </si>
   <si>
     <t>10.02.2020</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИЯ ФИЗКУЛЬТУРНО-ОЗДОРОВИТЕЛЬНОЙ РАБОТЫ В ДЕТСКОМ ОЗДОРОВИТЕЛЬНОМ ЛАГЕРЕ. Учебник для СПО</t>
   </si>
   <si>
-    <t>В учебном пособии раскрываются организационные и методические основы физкультурно-оздоровительной и спортивно-массовой работы в ДОЛ. Подробно рассмотрены методические особенности организации утренней гимнастики, внутрилагерных соревнований, купания, подвижных игр и эстафет. Раскрыты основы судейства видов спорта в ДОЛ и обеспечения безопасности при занятиях физической культурой. Приведен большой перечень подвижных игр для проведения физкультурно-оздоровительной работы в ДОЛ. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Предназначено для студентов образовательных учреждений среднего профессионального образования, обучающихся по направлениям педагогического и физкультурного образования, и инструкторов по физической культуре и плаванию в ДОЛ. Также материалы данного издания могут оказать помощь при организации внеурочной работы по физической культуре в общеобразовательной школе.</t>
+    <t>В учебном пособии раскрываются организационные и методические основы физкультурно-оздоровительной и спортивно-массовой работы в ДОЛ. Подробно рассмотрены методические особенности организации утренней гимнастики, внутрилагерных соревнований, купания, подвижных игр и эстафет. Раскрыты основы судейства видов спорта в ДОЛ и обеспечения безопасности при занятиях физической культурой. Приведен большой перечень подвижных игр для проведения физкультурно-оздоровительной работы в ДОЛ. Предназначено для студентов образовательных учреждений среднего профессионального образования, обучающихся по направлениям педагогического и физкультурного образования, и инструкторов по физической культуре и плаванию в ДОЛ. Также материалы данного издания могут оказать помощь при организации внеурочной работы по физической культуре в общеобразовательной школе.</t>
   </si>
   <si>
     <t>978-5-534-13337-0</t>
   </si>
   <si>
     <t>74.200.55я723</t>
   </si>
   <si>
     <t>11.01.2024</t>
   </si>
   <si>
     <t>ОСНОВЫ БИОМЕХАНИКИ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Стеблецов Е. А., Болдырев И. И. ; Под общ. ред. Стеблецова Е. А.</t>
   </si>
   <si>
     <t>В курсе рассматриваются вопросы построения учебной дисциплины «Основы биомеханики», ее место в учебном плане, история появления и взаимосвязь с другими научными дисциплинами. Проводится исторический обзор развития и становления биомеханики. Рассматриваются современные подходы биомеханического контроля и тестирования. Содержание соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-18428-0</t>
   </si>
   <si>
     <t>75.0я723</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>10.04.2020</t>
   </si>
   <si>
     <t>СПОРТИВНО-ОЗДОРОВИТЕЛЬНЫЙ ТУРИЗМ И СПОРТИВНОЕ ОРИЕНТИРОВАНИЕ. Учебник для вузов</t>
   </si>
   <si>
     <t>Стеблецов Е. А., Воронов Ю. С., Севастьянов В. В. ; Под общ. ред. Стеблецова Е. А.</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Туризм и гостеприимство</t>
   </si>
   <si>
-    <t>В курсе раскрыты основы обучения спортивно-оздоровительному туризму и спортивному ориентированию. Дана характеристика рассматриваемым видам спортивно-оздоровительной деятельности. Изложены основы организации и проведения соревнований. Представлено описание средств и методов формирования техники туризма и спортивного ориентирования. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Предназначен для студентов высших учебных заведений, тренеров-преподавателей по спортивному туризму и ориентированию. Материал данного курса может оказать помощь при организации внеурочной работы по физической культуре в СПО и общеобразовательных школах.</t>
+    <t>В учебном пособии раскрыты основы обучения спортивно-оздоровительному туризму и спортивному ориентированию. Дана характеристика рассматриваемым видам спортивно-оздоровительной деятельности. Изложены основы организации и проведения соревнований. Представлено описание средств и методов формирования техники туризма и спортивного ориентирования. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Предназначено для студентов высших учебных заведений, тренеров-преподавателей по спортивному туризму и ориентированию. Материал данного издания может оказать помощь при организации внеурочной работы по физической культуре в СПО и общеобразовательных школах.</t>
   </si>
   <si>
     <t>978-5-534-13274-8</t>
   </si>
   <si>
     <t>75я73</t>
   </si>
   <si>
     <t>17.01.2024</t>
   </si>
   <si>
     <t>СПОРТИВНО-ОЗДОРОВИТЕЛЬНЫЙ ТУРИЗМ И СПОРТИВНОЕ ОРИЕНТИРОВАНИЕ. Учебник для СПО</t>
   </si>
   <si>
     <t>Стеблецов Е. А., Воронов Ю. С., Севастьянов В. В.</t>
   </si>
   <si>
     <t>В курсе раскрыты основы обучения спортивно-оздоровительному туризму и спортивному ориентированию. Дана характеристика рассматриваемым видам спортивно-оздоровительной деятельности. Изложены основы организации и проведения соревнований. Представлено описание средств и методов формирования техники туризма и спортивного ориентирования. Материал данного курса может оказать помощь при организации внеурочной работы по физической культуре в СПО и общеобразовательных школах. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-18704-5</t>
   </si>
 </sst>
 </file>
 