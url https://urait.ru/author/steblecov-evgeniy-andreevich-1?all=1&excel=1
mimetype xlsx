--- v3 (2026-06-03)
+++ v4 (2026-07-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
-    <t>03.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -229,90 +229,90 @@
   <si>
     <t>978-5-534-12478-1</t>
   </si>
   <si>
     <t>74.200.55я73</t>
   </si>
   <si>
     <t>10.02.2020</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИЯ ФИЗКУЛЬТУРНО-ОЗДОРОВИТЕЛЬНОЙ РАБОТЫ В ДЕТСКОМ ОЗДОРОВИТЕЛЬНОМ ЛАГЕРЕ. Учебник для СПО</t>
   </si>
   <si>
     <t>В учебном пособии раскрываются организационные и методические основы физкультурно-оздоровительной и спортивно-массовой работы в ДОЛ. Подробно рассмотрены методические особенности организации утренней гимнастики, внутрилагерных соревнований, купания, подвижных игр и эстафет. Раскрыты основы судейства видов спорта в ДОЛ и обеспечения безопасности при занятиях физической культурой. Приведен большой перечень подвижных игр для проведения физкультурно-оздоровительной работы в ДОЛ. Предназначено для студентов образовательных учреждений среднего профессионального образования, обучающихся по направлениям педагогического и физкультурного образования, и инструкторов по физической культуре и плаванию в ДОЛ. Также материалы данного издания могут оказать помощь при организации внеурочной работы по физической культуре в общеобразовательной школе.</t>
   </si>
   <si>
     <t>978-5-534-13337-0</t>
   </si>
   <si>
     <t>74.200.55я723</t>
   </si>
   <si>
     <t>11.01.2024</t>
   </si>
   <si>
-    <t>ОСНОВЫ БИОМЕХАНИКИ 2-е изд., пер. и доп. Учебник для СПО</t>
+    <t>Основы биомеханики 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Стеблецов Е. А., Болдырев И. И. ; Под общ. ред. Стеблецова Е. А.</t>
   </si>
   <si>
     <t>В курсе рассматриваются вопросы построения учебной дисциплины «Основы биомеханики», ее место в учебном плане, история появления и взаимосвязь с другими научными дисциплинами. Проводится исторический обзор развития и становления биомеханики. Рассматриваются современные подходы биомеханического контроля и тестирования. Содержание соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
-    <t>978-5-534-18428-0</t>
+    <t>978-5-534-22254-8</t>
   </si>
   <si>
     <t>75.0я723</t>
   </si>
   <si>
+    <t>10.04.2020</t>
+  </si>
+  <si>
+    <t>СПОРТИВНО-ОЗДОРОВИТЕЛЬНЫЙ ТУРИЗМ И СПОРТИВНОЕ ОРИЕНТИРОВАНИЕ. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Стеблецов Е. А., Воронов Ю. С., Севастьянов В. В. ; Под общ. ред. Стеблецова Е. А.</t>
+  </si>
+  <si>
+    <t>Менеджмент</t>
+  </si>
+  <si>
+    <t>Туризм и гостеприимство</t>
+  </si>
+  <si>
+    <t>В учебном пособии раскрыты основы обучения спортивно-оздоровительному туризму и спортивному ориентированию. Дана характеристика рассматриваемым видам спортивно-оздоровительной деятельности. Изложены основы организации и проведения соревнований. Представлено описание средств и методов формирования техники туризма и спортивного ориентирования. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Предназначено для студентов высших учебных заведений, тренеров-преподавателей по спортивному туризму и ориентированию. Материал данного издания может оказать помощь при организации внеурочной работы по физической культуре в СПО и общеобразовательных школах.</t>
+  </si>
+  <si>
+    <t>978-5-534-13274-8</t>
+  </si>
+  <si>
+    <t>75я73</t>
+  </si>
+  <si>
     <t>60*90/16</t>
-  </si>
-[...22 lines deleted...]
-    <t>75я73</t>
   </si>
   <si>
     <t>17.01.2024</t>
   </si>
   <si>
     <t>СПОРТИВНО-ОЗДОРОВИТЕЛЬНЫЙ ТУРИЗМ И СПОРТИВНОЕ ОРИЕНТИРОВАНИЕ. Учебник для СПО</t>
   </si>
   <si>
     <t>Стеблецов Е. А., Воронов Ю. С., Севастьянов В. В.</t>
   </si>
   <si>
     <t>В курсе раскрыты основы обучения спортивно-оздоровительному туризму и спортивному ориентированию. Дана характеристика рассматриваемым видам спортивно-оздоровительной деятельности. Изложены основы организации и проведения соревнований. Представлено описание средств и методов формирования техники туризма и спортивного ориентирования. Материал данного курса может оказать помощь при организации внеурочной работы по физической культуре в СПО и общеобразовательных школах. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-18704-5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
@@ -687,51 +687,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/biomehanika-588430" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/gigiena-fizicheskoy-kultury-i-sporta-588465" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/gigiena-fizicheskoy-kultury-i-sporta-589307" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/organizaciya-fizkulturno-ozdorovitelnoy-raboty-v-detskom-ozdorovitelnom-lagere-587892" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/organizaciya-fizkulturno-ozdorovitelnoy-raboty-v-detskom-ozdorovitelnom-lagere-587907" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-biomehaniki-588350" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sportivno-ozdorovitelnyy-turizm-i-sportivnoe-orientirovanie-588265" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sportivno-ozdorovitelnyy-turizm-i-sportivnoe-orientirovanie-589663" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/biomehanika-588430" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/gigiena-fizicheskoy-kultury-i-sporta-588465" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/gigiena-fizicheskoy-kultury-i-sporta-589307" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/organizaciya-fizkulturno-ozdorovitelnoy-raboty-v-detskom-ozdorovitelnom-lagere-587892" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/organizaciya-fizkulturno-ozdorovitelnoy-raboty-v-detskom-ozdorovitelnom-lagere-587907" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-biomehaniki-600947" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sportivno-ozdorovitelnyy-turizm-i-sportivnoe-orientirovanie-588265" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sportivno-ozdorovitelnyy-turizm-i-sportivnoe-orientirovanie-589663" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1262,252 +1262,252 @@
         <v>61</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>68</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>69</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.436</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
-        <v>588350</v>
+        <v>600947</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>72</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
-        <v>179</v>
+        <v>151</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>849.0</v>
+        <v>929.0</v>
       </c>
       <c r="M10" s="9">
-        <v>929.0</v>
+        <v>1019.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>54</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>73</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>74</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>75</v>
       </c>
       <c r="X10" s="6" t="s">
-        <v>76</v>
+        <v>43</v>
       </c>
       <c r="Y10" s="8">
-        <v>0.269</v>
+        <v>0.303</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>588265</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="E11" s="6" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>195</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>909.0</v>
       </c>
       <c r="M11" s="9">
         <v>999.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="R11" s="6" t="s">
         <v>80</v>
       </c>
-      <c r="R11" s="6" t="s">
+      <c r="S11" s="6" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="X11" s="6" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="Y11" s="8">
         <v>0.284</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>589663</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>85</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>86</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>87</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>195</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>909.0</v>
       </c>
       <c r="M12" s="9">
         <v>999.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>54</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Q12" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="R12" s="6" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>88</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>89</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="X12" s="6" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="Y12" s="8">
         <v>0.284</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>