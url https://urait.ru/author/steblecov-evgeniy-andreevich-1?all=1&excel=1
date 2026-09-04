--- v4 (2026-07-21)
+++ v5 (2026-09-04)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
-    <t>21.07.2026</t>
+    <t>04.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>