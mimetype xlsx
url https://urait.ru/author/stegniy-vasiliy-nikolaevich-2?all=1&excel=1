--- v3 (2026-05-06)
+++ v4 (2026-06-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
-[...1 lines deleted...]
-    <t>06.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,78 +133,75 @@
   <si>
     <t>28.03.2017</t>
   </si>
   <si>
     <t>ПОЛИТОЛОГИЯ 3-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Стегний В. Н.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф МО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Политология. Обществознание</t>
   </si>
   <si>
-    <t>В учебном пособии в краткой форме систематизированы все те категории, которые должен усвоить студент, изучающий политологию. Обозначены границы, объект, предмет, методы, парадигмы, функции политологии. На базе этих основных категорий рассмотрены политические отношения, система общества, режимы, партии, движения, культура, лидерство. Показана взаимосвязь и различие политологии как науки и как дисциплины. Основной материал дополнен словарем, указателем и списком рекомендуемой литературы. Учебное пособие предназначено студентам высших учебных заведений, аспирантам и преподавателям, а также всем интересующимся.</t>
+    <t>В учебном пособии в краткой форме систематизированы все те категории, которые должен усвоить студент, изучающий политологию. Обозначены границы, объект, предмет, методы, парадигмы, функции политологии. На базе этих основных категорий рассмотрены политические отношения, система общества, режимы, партии, движения, культура, лидерство. Показана взаимосвязь и различие политологии как науки и как дисциплины. Основной материал дополнен словарем, указателем и списком рекомендуемой литературы.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-09836-5</t>
   </si>
   <si>
     <t>66.0я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>30.03.2017</t>
   </si>
   <si>
     <t>ПОЛИТОЛОГИЯ 3-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
-  </si>
-[...1 lines deleted...]
-    <t>В учебном пособии в краткой форме систематизированы все те категории, которые должен усвоить студент, изучающий политологию. Обозначены границы, объект, предмет, методы, парадигмы, функции политологии. На базе этих основных категорий рассмотрены политические отношения, система общества, режимы, партии, движения, культура, лидерство. Показана взаимосвязь и различие политологии как науки и как дисциплины. Основной материал дополнен словарем, указателем и списком рекомендуемой литературы.</t>
   </si>
   <si>
     <t>978-5-534-08852-6</t>
   </si>
   <si>
     <t>66.0я723</t>
   </si>
   <si>
     <t>01.06.2021</t>
   </si>
   <si>
     <t>ПРОГНОЗИРОВАНИЕ И ПЛАНИРОВАНИЕ. Учебник для вузов</t>
   </si>
   <si>
     <t>Стегний В. Н., Тимофеева Г. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Социология</t>
   </si>
@@ -955,199 +952,199 @@
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>689.0</v>
       </c>
       <c r="M6" s="9">
         <v>759.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.166</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>588457</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="E7" s="6" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>210</v>
       </c>
       <c r="K7" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="L7" s="9">
         <v>1209.0</v>
       </c>
       <c r="M7" s="9">
         <v>1329.0</v>
       </c>
       <c r="N7" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="O7" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="S7" s="6" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.374</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>585862</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>182</v>
       </c>
       <c r="K8" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="L8" s="9">
         <v>1079.0</v>
       </c>
       <c r="M8" s="9">
         <v>1189.0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.34</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">