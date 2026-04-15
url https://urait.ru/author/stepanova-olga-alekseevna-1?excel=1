--- v0 (2026-02-20)
+++ v1 (2026-04-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
-    <t>20.02.2026</t>
+    <t>15.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>