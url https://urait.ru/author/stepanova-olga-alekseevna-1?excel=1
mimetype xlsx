--- v1 (2026-04-15)
+++ v2 (2026-05-31)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
-[...1 lines deleted...]
-    <t>15.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+  <si>
+    <t>31.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,111 +133,108 @@
   <si>
     <t>06.07.2016</t>
   </si>
   <si>
     <t>КОРРЕКЦИОННАЯ ПЕДАГОГИКА В НАЧАЛЬНОМ ОБРАЗОВАНИИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Кумариной Г.Ф.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Педагогика начальной школы</t>
   </si>
   <si>
-    <t>Две тенденции определяют сегодня смысл преобразований, которые с трудом, пробиваясь через тернии устоявшихся взглядов и традиций, пробивают себе путь в работе школы: переход от унификации образования к его дифференциации, индивидуализации, адаптивности; переход от школы научения к школе развития. Авторы, опираясь на полученный ими в течение многих лет исследовательский материал, пытаются дать ответ на один из самых трудных для педагогов вопросов: как соединить и применить обе названные тенденции в образовании наиболее уязвимой и незащищенной в педагогическом отношении группы детей — детей риска школьной дезадаптации.</t>
+    <t>Две тенденции определяют сегодня смысл преобразований, которые с трудом, пробиваясь через тернии устоявшихся взглядов и традиций, пробивают себе путь в работе школы: переход от унификации образования к его дифференциации, индивидуализации, адаптивности; переход от школы научения к школе развития. В книге, которую Вы держите в руках, уважаемый читатель, ее авторы, опираясь на полученный ими в течение многих лет исследовательский материал, пытаются дать ответ на один из самых трудных для педагогов вопросов: как соединить и применить обе названные тенденции в образовании наиболее уязвимой и незащищенной в педагогическом отношении группы детей — детей риска школьной дезадаптации.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-00508-0</t>
   </si>
   <si>
     <t>74.3я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>КОРРЕКЦИОННАЯ ПЕДАГОГИКА В НАЧАЛЬНОМ ОБРАЗОВАНИИ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Две тенденции определяют сегодня смысл преобразований, которые с трудом, пробиваясь через тернии устоявшихся взглядов и традиций, пробивают себе путь в работе школы: переход от унификации образования к его дифференциации, индивидуализации, адаптивности; переход от школы научения к школе развития. В Авторы, опираясь на полученный ими в течение многих лет исследовательский материал, пытаются дать ответ на один из самых трудных для педагогов вопросов: как соединить и применить обе названные тенденции в образовании наиболее уязвимой и незащищенной в педагогическом отношении группы детей — детей риска школьной дезадаптации.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-00393-2</t>
   </si>
   <si>
     <t>74.3я723</t>
   </si>
   <si>
     <t>30.12.2019</t>
   </si>
   <si>
     <t>МЕТОДИКА ОБУЧЕНИЯ И ВОСПИТАНИЯ В ОБЛАСТИ ДОШКОЛЬНОГО ОБРАЗОВАНИЯ 2-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Микляевой Н. В.</t>
   </si>
   <si>
     <t>Дошкольная педагогика</t>
   </si>
   <si>
-    <t>В курсе подробно рассмотрена методика обучения и воспитания дошкольников. Представлены нормативно-правовые и управленческие аспекты оказания образовательной услуги в детском саду, основные подходы к образованию детей раннего и дошкольного возраста, методы организации педагогического процесса в детском саду, методические основы обучения и воспитания дошкольников. Студенты могут обобщить и систематизировать опыт своей учебной и самостоятельной работы по всем изучаемым дисциплинам, соотнести его со своей практической работой в ДОУ или опытно-экспериментальной деятельностью на практике, в процессе написания курсовой и дипломной работ. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования, Федерального государственного образовательного стандарта дошкольного образования и стандартам профессиональной деятельности педагогов и руководителей образовательных организаций. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям.</t>
+    <t>В учебнике подробно рассмотрена методика обучения и воспитания дошкольников. Представлены нормативно-правовые и управленческие аспекты оказания образовательной услуги в детском саду, основные подходы к образованию детей раннего и дошкольного возраста, методы организации педагогического процесса в детском саду, методические основы обучения и воспитания дошкольников. С помощью включенного в издание методического практикума, который содержит практические задания к учебному материалу, студенты могут обобщить и систематизировать опыт своей учебной и самостоятельной работы по всем изучаемым дисциплинам, соотнести его со своей практической работой в ДОУ или опытно-экспериментальной деятельностью на практике, в процессе написания курсовой и дипломной работ.</t>
   </si>
   <si>
     <t>978-5-534-12763-8</t>
   </si>
   <si>
     <t>74.10я73</t>
   </si>
   <si>
     <t>06.02.2020</t>
   </si>
   <si>
     <t>МЕТОДИКА ОБУЧЕНИЯ И ВОСПИТАНИЯ В ОБЛАСТИ ДОШКОЛЬНОГО ОБРАЗОВАНИЯ 2-е изд. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>Цель курса — формирование у студентов целостного представления о сущности воспитания и обучения детей и специфике их взаимодействия, особенностях управления качеством воспитания и обучения в условиях педагогического процесса в дошкольных образовательных организациях. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс предназначен для студентов образовательных учреждений среднего профессионального образования, обучающихся по гуманитарным специальностям.</t>
+    <t>Цель издания — формирование у студентов целостного представления о сущности воспитания и обучения детей и специфике их взаимодействия, особенностях управления качеством воспитания и обучения в условиях педагогического процесса в дошкольных образовательных организациях. Этому способствуют системно изложенный лекционный материал с элементами проблематизации, наличие вопросов и практических заданий, представляющих своего рода методический практикум для студентов, основная и дополнительная литература. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Учебник предназначен для студентов образовательных учреждений среднего профессионального образования, обучающихся по гуманитарным специальностям.</t>
   </si>
   <si>
     <t>978-5-534-13324-0</t>
   </si>
   <si>
     <t>74.10я723</t>
   </si>
   <si>
     <t>25.01.2016</t>
   </si>
   <si>
     <t>ТЕОРИЯ И МЕТОДИКА ИГРЫ 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Степанова О. А., Вайнер М. Э., Чутко Н. Я. ; Под ред. Кумариной Г.Ф., Степановой О. А.</t>
   </si>
   <si>
     <t>В настоящем издании изложены основы курса «Теория и методика игры». Учебный материал четко систематизирован, отражает как российский, так и международный опыт, написан в доступной для понимания форме. Каждая глава дополнена практическими заданиями. Предыдущее издание активно использовалось студентами педагогических колледжей и институтов, получило положительные отзывы студентов, профессорско-преподавательского состава и учителей начальной школы. Оно стало первой попыткой освещения научно-теоретических и методических подходов к органичному и естественному встраиванию игры в образовательный процесс современной начальной школы.</t>
   </si>
   <si>
     <t>978-5-534-06397-4</t>
   </si>
   <si>
     <t>15.03.2016</t>
   </si>
@@ -627,51 +624,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/korrekcionnaya-pedagogika-v-nachalnom-obrazovanii-584064" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/korrekcionnaya-pedagogika-v-nachalnom-obrazovanii-584262" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/metodika-obucheniya-i-vospitaniya-v-oblasti-doshkolnogo-obrazovaniya-583060" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/metodika-obucheniya-i-vospitaniya-v-oblasti-doshkolnogo-obrazovaniya-563080" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-i-metodika-igry-583916" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-i-metodika-igry-584194" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/korrekcionnaya-pedagogika-v-nachalnom-obrazovanii-584064" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/korrekcionnaya-pedagogika-v-nachalnom-obrazovanii-584262" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/metodika-obucheniya-i-vospitaniya-v-oblasti-doshkolnogo-obrazovaniya-583060" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/metodika-obucheniya-i-vospitaniya-v-oblasti-doshkolnogo-obrazovaniya-585443" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-i-metodika-igry-583916" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-i-metodika-igry-584194" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -970,341 +967,341 @@
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>1549.0</v>
       </c>
       <c r="M6" s="9">
         <v>1699.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.465</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>583060</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="E7" s="6" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>450</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>2319.0</v>
       </c>
       <c r="M7" s="9">
         <v>2549.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="S7" s="6" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.665</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
-        <v>563080</v>
+        <v>585443</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>450</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>2319.0</v>
       </c>
       <c r="M8" s="9">
         <v>2549.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.665</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>583916</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="E9" s="6" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>265</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1459.0</v>
       </c>
       <c r="M9" s="9">
         <v>1599.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.441</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>584194</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>265</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1459.0</v>
       </c>
       <c r="M10" s="9">
         <v>1599.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.441</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>