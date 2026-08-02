--- v2 (2026-05-31)
+++ v3 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
-    <t>31.05.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>