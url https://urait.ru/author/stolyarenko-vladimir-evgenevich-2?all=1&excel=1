--- v1 (2026-03-04)
+++ v2 (2026-05-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>04.03.2026</t>
+    <t>03.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -127,114 +127,114 @@
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>08.02.2011</t>
   </si>
   <si>
     <t>ОСНОВЫ ПСИХОЛОГИИ И ПЕДАГОГИКИ 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Столяренко Л. Д., Столяренко В. Е.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
+    <t>Педагогика и образование. Общие работы</t>
+  </si>
+  <si>
+    <t>В настоящем издании изложены теоретические основы по курсу «Психология и педагогика». Учебный материал четко систематизирован, отражает как традиционные, так и современные подходы к изучению предмета, написан в доступной для понимания форме. Данное пособие хорошая база для изучения курса и подготовки к текущей и итоговой аттестации по дисциплине.</t>
+  </si>
+  <si>
+    <t>М.:Издательство Юрайт</t>
+  </si>
+  <si>
+    <t>978-5-534-09450-3</t>
+  </si>
+  <si>
+    <t>88.4я73</t>
+  </si>
+  <si>
+    <t>60*90/16</t>
+  </si>
+  <si>
+    <t>21.03.2024</t>
+  </si>
+  <si>
+    <t>ОСНОВЫ ПСИХОЛОГИИ И ПЕДАГОГИКИ 4-е изд., пер. и доп. Учебник для СПО</t>
+  </si>
+  <si>
+    <t>Переплет</t>
+  </si>
+  <si>
+    <t>Гриф УМО СПО</t>
+  </si>
+  <si>
+    <t>Профессиональное образование</t>
+  </si>
+  <si>
     <t>Психология. Общие работы</t>
   </si>
   <si>
-    <t>В настоящем издании изложены теоретические основы по курсу «Психология и педагогика». Учебный материал четко систематизирован, отражает как традиционные, так и современные подходы к изучению предмета, написан в доступной для понимания форме. Данное пособие хорошая база для изучения курса и подготовки к текущей и итоговой аттестации по дисциплине.</t>
-[...28 lines deleted...]
-  <si>
     <t>Учебный материал курса четко систематизирован, отражает как традиционные, так и современные подходы к изучению предмета, написан в доступной для понимания форме. Данный курс хорошая база для подготовки к текущей и итоговой аттестации по дисциплине. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-19003-8</t>
   </si>
   <si>
     <t>11.10.2011</t>
   </si>
   <si>
     <t>СОЦИАЛЬНАЯ ПСИХОЛОГИЯ 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Материал учебного пособия изложен в краткой и доступной форме. Раскрыта основная проблематика социальной психологии, рассмотрены вопросы социальной психологии личности, регуляции социального поведения личности, нарушения структуры личности, взаимодействия в группе. В издании приведены прикладные исследования проблем личности в социальной психологии. Пособие поможет систематизировать знания студентов, максимально облегчит подготовку к зачету или экзамену по учебной дисциплине «Социальная психология».</t>
   </si>
   <si>
     <t>978-5-534-02629-0</t>
   </si>
   <si>
     <t>88.5я73</t>
   </si>
   <si>
     <t>13.07.2015</t>
   </si>
   <si>
     <t>СОЦИАЛЬНАЯ ПСИХОЛОГИЯ 4-е изд., пер. и доп. Учебник для СПО</t>
-  </si>
-[...1 lines deleted...]
-    <t>Социальная и организационная психология</t>
   </si>
   <si>
     <t>В настоящем издании изложены теоретические основы по курсу «Социальная психология». Учебный материал четко систематизирован, отражает как традиционные, так и современные подходы к изучению предмета, написан в доступной для понимания форме. Данное пособие хорошая база для изучения курса и подготовки к текущей и итоговой аттестации по дисциплине.</t>
   </si>
   <si>
     <t>978-5-534-02433-3</t>
   </si>
   <si>
     <t>88.5я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -941,191 +941,191 @@
       <c r="J6" s="8">
         <v>187</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="9">
         <v>879.0</v>
       </c>
       <c r="M6" s="9">
         <v>969.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R6" s="6" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>41</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y6" s="8">
         <v>0.276</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>559794</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2025</v>
       </c>
       <c r="J7" s="8">
         <v>219</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L7" s="9">
         <v>999.0</v>
       </c>
       <c r="M7" s="9">
         <v>1099.0</v>
       </c>
       <c r="N7" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>45</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R7" s="6" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y7" s="8">
         <v>0.307</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>560883</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2025</v>
       </c>
       <c r="J8" s="8">
         <v>219</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="L8" s="9">
         <v>999.0</v>
       </c>
       <c r="M8" s="9">
         <v>1099.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y8" s="8">
         <v>0.307</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>