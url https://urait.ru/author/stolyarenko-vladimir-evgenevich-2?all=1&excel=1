--- v2 (2026-05-03)
+++ v3 (2026-06-18)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>03.05.2026</t>
+    <t>18.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>