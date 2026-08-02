--- v3 (2026-06-18)
+++ v4 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>18.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>