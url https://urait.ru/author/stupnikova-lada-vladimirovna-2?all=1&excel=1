--- v1 (2026-02-08)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>08.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>19.06.2019</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК В МЕЖДУНАРОДНОМ БИЗНЕСЕ. ENGLISH IN INTERNATIONAL BUSINESS ACTIVITIES 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Ступникова Л. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Языки и литература</t>
   </si>
   <si>
-    <t>Английский язык</t>
+    <t>Английский язык в отдельных отраслях</t>
   </si>
   <si>
     <t>Настоящее учебное пособие подготовлено в соответствии с государственным образовательным стандартом высшего профессионального образования нового поколения по иностранному языку для специальности «Юриспруденция» с присвоением лицам, успешно прошедшим итоговую аттестацию, квалификации (степени) «бакалавр». Цель учебного пособия — помочь обучающимся овладеть основами англоязычного юридического дискурса в области международного бизнеса, освоить юридическую терминологию, сформировать лингвистическую, профессиональную и стратегическую компетенции. Материалы прошли апробацию при работе со студентами и слушателями различных уровней на международно-правовом факультете Всероссийской академии внешней торговли. Учебное пособие принято в качестве основного и включено в учебный план международно-правового факультета Всероссийской академии внешней торговли. Его можно использовать как на аудиторных занятиях под руководством преподавателя, так и при самостоятельном изучении юридического английского языка. Соответствует актуальным требованиям Федерального государственного образовательного стандарту высшего профессионального. Для студентов высших учебных заведений, аспирантов, преподавателей и всех интересующихся.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-11015-9</t>
   </si>
   <si>
     <t>81.2Англ-923</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>16.09.2019</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК В ТОРГОВОМ ДЕЛЕ. ENGLISH IN COMMERCE 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>