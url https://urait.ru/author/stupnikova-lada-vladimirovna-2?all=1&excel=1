--- v2 (2026-04-03)
+++ v3 (2026-05-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
-[...1 lines deleted...]
-    <t>03.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+  <si>
+    <t>23.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,108 +133,111 @@
   <si>
     <t>19.06.2019</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК В МЕЖДУНАРОДНОМ БИЗНЕСЕ. ENGLISH IN INTERNATIONAL BUSINESS ACTIVITIES 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Ступникова Л. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Языки и литература</t>
   </si>
   <si>
     <t>Английский язык в отдельных отраслях</t>
   </si>
   <si>
-    <t>Настоящее учебное пособие подготовлено в соответствии с государственным образовательным стандартом высшего профессионального образования нового поколения по иностранному языку для специальности «Юриспруденция» с присвоением лицам, успешно прошедшим итоговую аттестацию, квалификации (степени) «бакалавр». Цель учебного пособия — помочь обучающимся овладеть основами англоязычного юридического дискурса в области международного бизнеса, освоить юридическую терминологию, сформировать лингвистическую, профессиональную и стратегическую компетенции. Материалы прошли апробацию при работе со студентами и слушателями различных уровней на международно-правовом факультете Всероссийской академии внешней торговли. Учебное пособие принято в качестве основного и включено в учебный план международно-правового факультета Всероссийской академии внешней торговли. Его можно использовать как на аудиторных занятиях под руководством преподавателя, так и при самостоятельном изучении юридического английского языка. Соответствует актуальным требованиям Федерального государственного образовательного стандарту высшего профессионального. Для студентов высших учебных заведений, аспирантов, преподавателей и всех интересующихся.</t>
+    <t>Учебное пособие подготовлено в соответствии с ФГОС ВО нового поколения по иностранному языку для специальности «Юриспруденция» с присвоением лицам, успешно прошедшим итоговую аттестацию, квалификации «бакалавр». Цель учебного пособия — помочь обучающимся овладеть основами англоязычного юридического дискурса в области международного бизнеса, освоить юридическую терминологию, сформировать лингвистическую, профессиональную и стратегическую компетенции. Материалы прошли апробацию при работе со студентами и слушателями различных уровней на международно-правовом факультете Всероссийской академии внешней торговли. Учебное пособие можно использовать как на аудиторных занятиях под руководством преподавателя, так и при самостоятельном изучении юридического английского языка. Соответствует актуальным требованиям Федерального государственного образовательного стандарту высшего профессионального. Для студентов высших учебных заведений, аспирантов, преподавателей и всех интересующихся.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-11015-9</t>
   </si>
   <si>
     <t>81.2Англ-923</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>16.09.2019</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК В ТОРГОВОМ ДЕЛЕ. ENGLISH IN COMMERCE 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Данное учебное пособие поможет обучающимся в овладении основами англоязычного юридического дискурса и даст возможность принимать эффективное участие в профессиональном общении с представителями других культур. В издание включены материалы по англо-американскому праву, взятые из английских и американских источников, что позволит значительно расширить профессиональные знания обучающихся. Тексты уроков адаптированы к уровню Intermediate. В структуру пособия включены упражнения, активный словарь, ключевые термины, дополнительные материалы, которые помогут закрепить изученное. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов средних специальных учебных заведений, преподавателей и всех интересующихся.</t>
   </si>
   <si>
     <t>978-5-534-12503-0</t>
   </si>
   <si>
     <t>81.2Англ-922</t>
   </si>
   <si>
     <t>14.01.2019</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК ДЛЯ ЮРИСТОВ (LEARNING LEGAL ENGLISH) 3-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Основы государства и права. Теория государства и права</t>
   </si>
   <si>
-    <t>Данный курс поможет обучающимся в овладении основами англоязычного юридического дискурса и даст возможность принимать эффективное участие в профессиональном общении с представителями других культур. В курс включены материалы по англо-американскому праву, взятые из английских и американских источников, что позволит значительно расширить профессиональные знания обучающихся. Тексты уроков адаптированы к уровню Intermediate.</t>
+    <t>В издание включены материалы по англо-американскому праву, взятые из английских и американских источников, что позволит значительно расширить профессиональные знания обучающихся. Тексты уроков адаптированы к уровню Intermediate. В структуру учебника включены упражнения, активный словарь, ключевые термины, дополнительные материалы, которые помогут закрепить изученное.</t>
   </si>
   <si>
     <t>978-5-534-10358-8</t>
   </si>
   <si>
     <t>81.2Англ-923я73</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК ДЛЯ ЮРИСТОВ (LEARNING LEGAL ENGLISH) 3-е изд., испр. и доп. Учебник и практикум для СПО</t>
+  </si>
+  <si>
+    <t>Данный учебник поможет обучающимся в овладении основами англоязычного юридического дискурса и даст возможность принимать эффективное участие в профессиональном общении с представителями других культур. В издание включены материалы по англо-американскому праву, взятые из английских и американских источников, что позволит значительно расширить профессиональные знания обучающихся. Тексты уроков адаптированы к уровню Intermediate. В структуру учебника включены упражнения, активный словарь, ключевые термины, дополнительные материалы, которые помогут закрепить изученное.</t>
   </si>
   <si>
     <t>978-5-534-10364-9</t>
   </si>
   <si>
     <t>81.2Англ-923я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1083,61 +1086,61 @@
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>2099.0</v>
       </c>
       <c r="M8" s="9">
         <v>2309.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.608</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">