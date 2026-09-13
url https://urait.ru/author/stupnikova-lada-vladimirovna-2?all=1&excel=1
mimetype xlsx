--- v4 (2026-07-13)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -855,54 +855,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>216</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1229.0</v>
+        <v>1299.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1349.0</v>
+        <v>1429.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -925,54 +925,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>216</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1229.0</v>
+        <v>1299.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1349.0</v>
+        <v>1429.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
@@ -995,54 +995,54 @@
       <c r="B7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>403</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>2099.0</v>
+        <v>2199.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2309.0</v>
+        <v>2419.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>56</v>
       </c>
@@ -1065,54 +1065,54 @@
       <c r="B8" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>403</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>2099.0</v>
+        <v>2199.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2309.0</v>
+        <v>2419.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>60</v>
       </c>