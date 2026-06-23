--- v1 (2026-02-20)
+++ v2 (2026-06-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
-[...1 lines deleted...]
-    <t>20.02.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -127,123 +127,129 @@
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>26.06.2024</t>
   </si>
   <si>
     <t>ГАРАНТИИ И ЗАЩИТА ТРУДОВЫХ ПРАВ ГРАЖДАН 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Буяновой М.О.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
-    <t>Трудовое право. Право социального обеспечения</t>
+    <t>Трудовое право</t>
   </si>
   <si>
     <t>Защита трудовых прав в условиях рыночных отношений требует серьезного внимания как законодателя, так и правоприменителей. Работодатели стараются выйти из экономического кризиса путем снижения заработных плат, увеличения объема работы, нарушения прав и установленных в законе гарантий прав работников. В связи с этим растет число индивидуальных трудовых споров. Не секрет, что действующее законодательство о порядке рассмотрения и разрешения коллективных трудовых споров не дает возможности коллективам организаций реально защитить свои права и практически сводит на «нет» право работников на забастовку. Все эти факторы порождают потребность в поиске альтернативных способов защиты трудовых прав работников. Особенностью настоящего курса является рассмотрение современных проблем защиты социально-трудовых прав работников. Для студентов, магистров, аспирантов, преподавателей юридических вузов, научных сотрудников, а также читателей, занимающихся и интересующихся данной проблематикой.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19112-7</t>
   </si>
   <si>
     <t>67.405я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>14.01.2016</t>
   </si>
   <si>
     <t>ПРОФЕССИОНАЛЬНЫЕ НАВЫКИ ЮРИСТА. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Маркова Т. Ю., Самсонова М. В.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Адвокатура. Нотариат</t>
   </si>
   <si>
-    <t>Издание подготовлено коллективом авторов, которые имеют многолетний опыт преподавания в Московском государственном юридическом университете имени О. Е. Кутафина (МГЮА) и проведения различного рода тренингов. В учебное пособие включены различного рода учебные программы, реализация которых направлена на формирование практических навыков работы юриста (по интервьюированию, консультированию, анализу дела и выработке позиции, составлению юридических документов и т. д.), а также задания для проведения практических занятий в рамках данных программ. По своему содержанию и тематической направленности издание может быть успешно использовано в преподавательской деятельности (преподавателями, аспирантами, студентами), а также практикующими юристами (судьями, прокурорами, адвокатами).</t>
+    <t>Издание подготовлено коллективом авторов, которые имеют многолетний опыт преподавания в ФГБОУ ВО «Московский государственный юридический университет имени О. Е. Кутафина (МГЮА)» и проведения различного рода тренингов. В учебник и практикум включены различного рода учебные программы, реализация которых направлена на формирование практических навыков работы юриста (по интервьюированию, консультированию, анализу дела и выработке позиции, составлению юридических документов и т.д.), а также задания для проведения практических занятий в рамках данных программ. По своему содержанию и тематической направленности издание может быть успешно использовано в преподавательской деятельности (преподавателями, аспирантами, студентами), а также практикующими юристами (судьями, прокурорами, адвокатами).</t>
   </si>
   <si>
     <t>978-5-534-01379-5</t>
   </si>
   <si>
     <t>67я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>09.10.2019</t>
   </si>
   <si>
     <t>СОЦИАЛЬНО-ТРУДОВАЯ РЕАБИЛИТАЦИЯ И АДАПТАЦИЯ ИНВАЛИДОВ И ЛИЦ ПОЖИЛОГО ВОЗРАСТА. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Право социального обеспечения</t>
   </si>
   <si>
     <t>Предлагаемое читателю издание является учебным пособием, подготовленным коллективом кафедры трудового права и права социального обеспечения НИУ ВШЭ и посвященным одной из наиболее актуальных тем, находящейся на стыке современного трудового права и права социального обеспечения. Особенностью настоящего учебного пособия является рассмотрение современных научно-практических проблем социально-трудовой реабилитации и адаптации инвалидов и лиц пожилого возраста с учетом комплекса правовых норм, регулирующих вопросы их занятости и трудоустройства, а также социального обслуживания. Вносятся предложения по совершенствованию законодательства о социально-трудовой реабилитации и адаптации инвалидов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов, преподавателей юридических вузов, научных сотрудников, а также читателей, занимающихся и интересующихся данной проблематикой</t>
   </si>
   <si>
     <t>978-5-534-12469-9</t>
   </si>
   <si>
     <t>06.12.2019</t>
   </si>
   <si>
     <t>СОЦИАЛЬНО-ТРУДОВАЯ РЕАБИЛИТАЦИЯ И АДАПТАЦИЯ ИНВАЛИДОВ И ЛИЦ ПОЖИЛОГО ВОЗРАСТА. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
+  </si>
+  <si>
+    <t>Педагогика, психология, социальная работа</t>
+  </si>
+  <si>
+    <t>Социальная работа</t>
   </si>
   <si>
     <t>Предлагаемое читателю издание является учебным пособием, подготовленным коллективом кафедры трудового права и права социального обеспечения НИУ ВШЭ и посвященным одной из наиболее актуальных тем, находящейся на стыке современного трудового права и права социального обеспечения. Особенностью настоящего учебного пособия является рассмотрение современных научно-практических проблем социально-трудовой реабилитации и адаптации инвалидов и лиц пожилого возраста с учетом комплекса правовых норм, регулирующих вопросы их занятости и трудоустройства, а также социального обслуживания. Вносятся предложения по совершенствованию законодательства о социально-трудовой реабилитации и адаптации инвалидов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов, аспирантов, преподавателей юридических ссузов, а также читателей, занимающихся и интересующихся данной проблематикой.</t>
   </si>
   <si>
     <t>978-5-534-13067-6</t>
   </si>
   <si>
     <t>67.405я723</t>
   </si>
   <si>
     <t>23.12.2024</t>
   </si>
   <si>
     <t>ТРУДОВОЕ ПРАВО.ОСОБЕННАЯ ЧАСТЬ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Буянова М. О.</t>
   </si>
   <si>
     <t>В Особенную часть трудового права входят нормы, регулирующие общественные отношения, связанные с применением наемного труда. Она включает в себя институты занятости и трудоустройства, трудового договора, рабочего времени и времени отдыха, заработной платы, гарантий и компенсаций, дисциплинарной и материальной ответственности, охраны труда, надзора и контроля за соблюдением трудового законодательства, защиты трудовых прав, трудовых споров. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов, преподавателей вузов, научных и практических работников, а также для всех интересующихся проблемами современного трудового права.</t>
   </si>
   <si>
     <t>978-5-534-21345-4</t>
   </si>
@@ -1105,137 +1111,137 @@
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>133</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="9">
         <v>589.0</v>
       </c>
       <c r="M8" s="9">
         <v>649.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="Q8" s="6" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y8" s="8">
         <v>0.143</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>588415</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>527</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>2669.0</v>
       </c>
       <c r="M9" s="9">
         <v>2939.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>51</v>
       </c>
       <c r="Y9" s="8">
         <v>0.759</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>