--- v2 (2026-04-03)
+++ v3 (2026-05-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>03.04.2026</t>
+    <t>23.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,75 +133,75 @@
   <si>
     <t>27.07.2023</t>
   </si>
   <si>
     <t>АСТРОНОМИЯ. СОЛНЕЧНАЯ СИСТЕМА 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Язев С. А. ; под науч. ред. Сурдина В. Г.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Астрономия. Астрофизика. Геофизика</t>
   </si>
   <si>
-    <t>Издание представляет собой краткий ознакомительный курс сравнительной планетологии, рассматривающий планеты, их спутники, Главный пояс астероидов, планеты-гиганты, объекты пояса Койпера, кометы и (кратко) Солнце. Рассмотрение планет земной группы и крупных спутников планет-гигантов в сопоставлении с данными о Земле позволяет уяснить место Земли в ряду других объектов Солнечной системы, осознать связь условий на Земле с внешними космическими причинами. В курсе использованы современные данные о планетах и малых телах Солнечной системы, полученные с помощью миссий межпланетных космических аппаратов. Особое место в курсе занимают современные данные об астероидах и астероидной опасности. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов вузов, изучающих астрономию. Кроме того, он может быть рекомендован будущим журналистам, которые намерены писать на космические темы, и всем, кто интересуется астрономией.</t>
+    <t>Издание представляет собой краткий ознакомительный курс сравнительной планетологии, рассматривающий планеты, их спутники, Главный пояс астероидов, планеты-гиганты, объекты пояса Койпера, кометы и (кратко) Солнце. В курсе использованы современные данные о планетах и малых телах Солнечной системы, полученные с помощью миссий межпланетных космических аппаратов. Особое место в курсе занимают современные данные об астероидах и астероидной опасности. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов вузов, изучающих астрономию. Кроме того, он может быть рекомендован будущим журналистам, которые намерены писать на космические темы, и всем, кто интересуется астрономией.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17298-0</t>
   </si>
   <si>
     <t>22.6я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>АСТРОНОМИЯ. СОЛНЕЧНАЯ СИСТЕМА 4-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Издание представляет собой краткий ознакомительный курс сравнительной планетологии, рассматривающий планеты, их спутники, Главный пояс астероидов, планеты-гиганты, объекты пояса Койпера, кометы и (кратко) Солнце. Рассмотрение планет земной группы и крупных спутников планет-гигантов в сопоставлении с данными о Земле позволяет уяснить место Земли в ряду других объектов Солнечной системы, осознать связь условий на Земле с внешними космическими причинами. В курсе использованы современные данные о планетах и малых телах Солнечной системы, полученные с помощью миссий межпланетных космических аппаратов. Особое место в курсе занимают современные данные об астероидах и астероидной опасности. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс «Астрономия. Солнечная система» предназначен для студентов средних профессиональных учебных заведений, изучающих астрономию. Кроме того, он может быть рекомендован будущим журналистам, которые намерены писать на космические темы, и всем, кто интересуется астрономией.</t>
+    <t>Издание представляет собой краткий ознакомительный курс сравнительной планетологии, рассматривающий планеты, их спутники, Главный пояс астероидов, планеты-гиганты, объекты пояса Койпера, кометы и (кратко) Солнце. В курсе использованы современные данные о планетах и малых телах Солнечной системы, полученные с помощью миссий межпланетных космических аппаратов. Особое место в курсе занимают современные данные об астероидах и астероидной опасности. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс педназначен для студентов средних профессиональных учебных заведений, изучающих астрономию. Кроме того, он может быть рекомендован будущим журналистам, которые намерены писать на космические темы, и всем, кто интересуется астрономией.</t>
   </si>
   <si>
     <t>978-5-534-17299-7</t>
   </si>
   <si>
     <t>22.6я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>