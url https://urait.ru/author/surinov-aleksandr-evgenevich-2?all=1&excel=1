--- v1 (2026-04-03)
+++ v2 (2026-05-25)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>03.04.2026</t>
+    <t>25.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,96 +133,96 @@
   <si>
     <t>11.03.2019</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНАЯ СТАТИСТИКА 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Башкатова Б.И., Суринова А.Е.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Математика и статистика</t>
   </si>
   <si>
     <t>Статистика</t>
   </si>
   <si>
-    <t>Предлагаемый учебник соответствует утвержденной программе дисциплины «Международная статистика». В нем рассматриваются вопросы деятельности международных организаций в следующих областях: статистика населения, труда, национального богатства, окружающей среды, обобщающих показателей экономической деятельности на базе системы национальных счетов, эффективности экономической деятельности, государственных финансов, внешнеэкономических связей, уровня жизни населения. В каждой главе, помимо изложения теоретического материала, имеются контрольные вопросы и задания, примеры решения типовых задач и задачи для самостоятельного решения. Учебник содержит глоссарий важнейших терминов с переводом на английский язык. Для магистров, обучающихся по экономическим специальностям, аспирантов и преподавателей вузов экономического профиля и специалистов, работающих в области экономики, статистики и международных экономических отношений.</t>
+    <t>Предлагаемый учебник соответствует утвержденной программе дисциплины «Международная статистика». В нем рассматриваются вопросы деятельности международных организаций в следующих областях: статистика населения, труда, национального богатства, окружающей среды, обобщающих показателей экономической деятельности на базе системы национальных счетов, эффективности экономической деятельности, государственных финансов, внешнеэкономических связей, уровня жизни населения. В каждой главе, помимо изложения теоретического материала, имеются контрольные вопросы и задания, примеры решения типовых задач и задачи для самостоятельного решения. Учебник содержит глоссарий важнейших терминов с переводом на английский язык. Для магистров, обучающихся по экономическим специальностям, аспирантов и преподавателей вузов экономического профиля и специалистов в области экономики, статистики и международных экономических отношений.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-10635-0</t>
   </si>
   <si>
     <t>65.051я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>30.01.2024</t>
   </si>
   <si>
     <t>СТАТИСТИКА 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Мхитаряна В.С.</t>
   </si>
   <si>
     <t>Курс содержит как описательные (дескриптивные) методы исчисления статистических показателей, так и аналитические методы организации и обработки результатов выборочных наблюдений. Рассмотрены актуальные на сегодняшний день вопросы занятости и безработицы, государственных финансов, результатов экономической деятельности и их эффективности и многие другие. Основные теоретические положения в курсе широко иллюстрированы экономическими примерами и задачами, связанными с практикой обработки статистических данных. Приведены примеры из зарубежного опыта статистического анализа. После каждой темы есть контрольные вопросы для проверки знаний. Для студентов экономических направлений вузов.</t>
   </si>
   <si>
     <t>978-5-534-18687-1</t>
   </si>
   <si>
     <t>28.02.2018</t>
   </si>
   <si>
     <t>ЭКОНОМИЧЕСКАЯ СТАТИСТИКА В СТРАХОВАНИИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Суринов А. Е.</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Страхование. Управление рисками</t>
   </si>
   <si>
-    <t>В учебнике рассматриваются вопросы использования официальной статистики для эффективной организации страхового дела. Подробно описаны существующая система сбора экономической информации о страховой деятельности и показатели, ее характеризующие. В качестве самостоятельного раздела выделена глава, посвященная отражению страхования в национальных счетах. В учебнике описаны такие сферы статистических наблюдений, как статистика предпринимательства, статистика цен, демографическая статистика, статистика труда, статистика уровня жизни населения. Издание адресовано студентам высших учебных заведений, обучающимся по социально-экономическим направлениям.</t>
+    <t>В учебнике рассматриваются вопросы использования официальной статистики для эффективной организации страхового дела. Подробно описаны существующая система сбора экономической информации о страховой деятельности и показатели, ее характеризующие. В качестве самостоятельного раздела выделена глава, посвященная отражению страхования в национальных счетах. В учебнике описаны такие сферы статистических наблюдений, как статистика предпринимательства, статистика цен, демографическая статистика, статистика труда, статистика уровня жизни населения.</t>
   </si>
   <si>
     <t>978-5-534-05414-9</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>