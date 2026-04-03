--- v1 (2026-02-15)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
-    <t>15.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>