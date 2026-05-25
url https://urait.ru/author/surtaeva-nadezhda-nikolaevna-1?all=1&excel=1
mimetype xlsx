--- v2 (2026-04-03)
+++ v3 (2026-05-25)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
-    <t>03.04.2026</t>
+    <t>25.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -181,99 +181,99 @@
   <si>
     <t>Конфликтология как наука и конфликт как явление действительности основная тема курса. Особый акцент сделан на специфику социальной работы в разных сферах жизнедеятельности, с разными категориями населения (инвалиды, безработные, люди пожилого возраста) и социальными институтами (семьи, образовательные организации, социально-реабилитационные центры, учреждения социального обслуживания и др.). Курс практико-ориентирован, содержит большое количество диагностик уровня конфликтности социума и отдельных групп и личностей, методик и технологий исследования и управления социальными конфликтами, а также упражнения, игры, приемы, техники, технологии профилактики и разрешения социальных конфликтов. Рассматриваются реальные конфликтные ситуации из деятельности социальных работников. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-21473-4</t>
   </si>
   <si>
     <t>88.53я723</t>
   </si>
   <si>
     <t>16.09.2019</t>
   </si>
   <si>
     <t>ОСНОВЫ ПЕДАГОГИЧЕСКОГО МАСТЕРСТВА: ФОРМИРОВАНИЕ ПЕДАГОГИЧЕСКОГО СТИЛЯ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Кандаурова А. В., Суртаева Н. Н. ; Под ред. Суртаевой Н. Н.</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Педагогическая психология</t>
   </si>
   <si>
-    <t>Целью данного учебного пособия является оказание помощи как работающим, так и будущим педагогам найти свой стиль, реализовать свои возможности, удовлетворить свои потребности в эффективном социальном взаимодействии и педагогической деятельности. В учебном пособии рассматриваются вопросы организации эффективного социального взаимодействия, стилевой проблематики в хронологическом порядке, начиная с определения понятия «стиль», теории стиля жизни, отечественной теории индивидуального стиля деятельности и стиля индивидуальности в русле современной личностно-ориентированной парадигмы и с позиций различных наук. Основной акцент сделан на исследовании проблемы индивидуального педагогического стиля, возможных подходов к его формированию и развитию. В пособии также приводится обширный диагностический инструментарий по определению индивидуальных стилевых проявлений. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Учебное пособие может быть использовано преподавателями, студентами колледжей, учителями, работниками образования и всеми, кто интересуется проблемами педагогической деятельности.</t>
+    <t>Целью данного учебного пособия является оказание помощи как работающим, так и будущим педагогам найти свой стиль, реализовать свои возможности, удовлетворить свои потребности в эффективном социальном взаимодействии и педагогической деятельности. В учебном пособии рассматриваются вопросы организации эффективного социального взаимодействия, стилевой проблематики в хронологическом порядке, начиная с определения понятия «стиль», теории стиля жизни, отечественной теории индивидуального стиля деятельности и стиля индивидуальности в русле современной личностно-ориентированной парадигмы и с позиций различных наук. Основной акцент сделан на исследовании проблемы индивидуального педагогического стиля, возможных подходов к его формированию и развитию. В пособии также приводится обширный диагностический инструментарий по определению индивидуальных стилевых проявлений.</t>
   </si>
   <si>
     <t>978-5-534-11494-2</t>
   </si>
   <si>
     <t>74.58я723</t>
   </si>
   <si>
     <t>ПЕДАГОГИКА: ПЕДАГОГИЧЕСКИЕ ТЕХНОЛОГИИ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Суртаева Н. Н.</t>
   </si>
   <si>
     <t>Образовательные и педагогические технологии</t>
   </si>
   <si>
     <t>В пособии раскрываются теоретические вопросы педагогических технологий, прослеживается история их становления, приводятся различные подходы к классификации педагогических технологий, полное описание организации образовательного процесса на основе различных педагогических технологий; предлагаются варианты и указываются причины трудностей внедрения педагогических технологий в российское образовательное пространство. Приводится практический опыт учителей, работающих по внедрению педагогических технологий. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для преподавателей педагогических колледжей, андрагогов системы повышения квалификации, учителей различных образовательных учреждений, студентов педагогических специальностей.</t>
   </si>
   <si>
     <t>978-5-534-12491-0</t>
   </si>
   <si>
     <t>74.0я723</t>
   </si>
   <si>
     <t>05.04.2019</t>
   </si>
   <si>
     <t>ПЕДАГОГИЧЕСКИЕ ТЕХНОЛОГИИ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В пособии раскрываются теоретические вопросы педагогических технологий, прослеживается история их становления, приводятся различные подходы к классификации педагогических технологий, полное описание организации образовательного процесса на основе различных педагогических технологий; предлагаются варианты и указываются причины трудностей внедрения педагогических технологий в российское образовательное пространство. Приводится практический опыт учителей, работающих по внедрению педагогических технологий. Содержание учебника соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для преподавателей педагогических вузов, колледжей, андрагогов системы повышения квалификации, учителей различных образовательных учреждений, студентов, обучающихся в бакалавриате, специалитете, магистратуре, аспирантуре.</t>
   </si>
   <si>
     <t>978-5-534-10405-9</t>
   </si>
   <si>
     <t>74.0я73</t>
   </si>
   <si>
     <t>17.04.2019</t>
   </si>
   <si>
     <t>ПЕДАГОГИЧЕСКОЕ МАСТЕРСТВО: ФОРМИРОВАНИЕ ПЕДАГОГИЧЕСКОГО СТИЛЯ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Целью данного учебного пособия является оказание помощи как работающим, так и будущим педагогам найти свой стиль, реализовать свои возможности, удовлетворить свои потребности в эффективном социальном взаимодействии и педагогической деятельности. В учебном пособии рассматриваются вопросы организации эффективного социального взаимодействия, стилевой проблематики в хронологическом порядке, начиная с определения понятия «стиль», теории стиля жизни, отечественной теории индивидуального стиля деятельности и стиля индивидуальности в русле современной личностно ориентированной парадигмы и с позиций различных наук. Основной акцент сделан на исследовании проблемы индивидуального педагогического стиля, возможных подходов к его формированию и развитию. В пособии также приводится обширный диагностический инструментарий по определению индивидуальных стилевых проявлений. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Учебное пособие может быть использовано преподавателями, студентами педагогических вузов, колледжей, учителями, работниками образования и всеми, кто интересуется проблемами педагогической деятельности.</t>
+    <t>Целью данного учебного пособия является оказание помощи как работающим, так и будущим педагогам найти свой стиль, реализовать свои возможности, удовлетворить свои потребности в эффективном социальном взаимодействии и педагогической деятельности. В учебном пособии рассматриваются вопросы организации эффективного социального взаимодействия, стилевой проблематики в хронологическом порядке, начиная с определения понятия «стиль», теории стиля жизни, отечественной теории индивидуального стиля деятельности и стиля индивидуальности в русле современной личностно ориентированной парадигмы и с позиций различных наук. Основной акцент сделан на исследовании проблемы индивидуального педагогического стиля, возможных подходов к его формированию и развитию. В пособии также приводится обширный диагностический инструментарий по определению индивидуальных стилевых проявлений.</t>
   </si>
   <si>
     <t>978-5-534-11176-7</t>
   </si>
   <si>
     <t>74.58 я 73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -639,51 +639,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konfliktologiya-v-socialnoy-rabote-583121" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konfliktologiya-v-socialnoy-rabote-590083" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-pedagogicheskogo-masterstva-formirovanie-pedagogicheskogo-stilya-587377" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pedagogika-pedagogicheskie-tehnologii-565859" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pedagogicheskie-tehnologii-587099" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pedagogicheskoe-masterstvo-formirovanie-pedagogicheskogo-stilya-587100" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konfliktologiya-v-socialnoy-rabote-583121" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konfliktologiya-v-socialnoy-rabote-590083" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-pedagogicheskogo-masterstva-formirovanie-pedagogicheskogo-stilya-587377" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pedagogika-pedagogicheskie-tehnologii-587299" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pedagogicheskie-tehnologii-587099" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pedagogicheskoe-masterstvo-formirovanie-pedagogicheskogo-stilya-587100" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1074,69 +1074,69 @@
         <v>54</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>57</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.429</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
-        <v>565859</v>
+        <v>587299</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>250</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1389.0</v>
       </c>
       <c r="M8" s="9">
         <v>1529.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>53</v>
       </c>