--- v4 (2026-07-13)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -891,54 +891,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>269</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1479.0</v>
+        <v>1549.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1629.0</v>
+        <v>1699.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -961,54 +961,54 @@
       <c r="B6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>269</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1479.0</v>
+        <v>1549.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1629.0</v>
+        <v>1699.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
@@ -1031,54 +1031,54 @@
       <c r="B7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>255</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1409.0</v>
+        <v>1479.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1549.0</v>
+        <v>1629.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>56</v>
       </c>
@@ -1101,54 +1101,54 @@
       <c r="B8" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>250</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1389.0</v>
+        <v>1459.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1529.0</v>
+        <v>1599.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>62</v>
       </c>
@@ -1171,54 +1171,54 @@
       <c r="B9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>59</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>250</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1389.0</v>
+        <v>1459.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1529.0</v>
+        <v>1599.0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>53</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>60</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>67</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
@@ -1239,54 +1239,54 @@
       <c r="B10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>255</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>1409.0</v>
+        <v>1479.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1549.0</v>
+        <v>1629.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>54</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>72</v>
       </c>