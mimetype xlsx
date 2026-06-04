--- v2 (2026-04-08)
+++ v3 (2026-06-04)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
-[...1 lines deleted...]
-    <t>08.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+  <si>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,111 +133,108 @@
   <si>
     <t>19.05.2024</t>
   </si>
   <si>
     <t>ДИФРАКЦИОННЫЙ СТРУКТУРНЫЙ АНАЛИЗ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Суворов Э. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Прикладная и экспериментальная физика</t>
   </si>
   <si>
-    <t>В курсе рассмотрены физические основы кристаллографии, основы теории дифракции на трехмерной решетке (подход Лауэ), методы получения рентгеновского излучения и его основные свойства, основные направления структурного анализа, физические основы динамической теории рассеяния, интегральные методы анализа формы дифракционной линии, методы рентгеновской топографии, рассеяние под малыми углами. Содержание курса соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по инженерно-техническим и естественнонаучным направлениям.</t>
+    <t>В курсе рассмотрены физические основы кристаллографии, основы теории дифракции на трехмерной решетке (подход Лауэ), методы получения рентгеновского излучения и его основные свойства, основные направления структурного анализа, физические основы динамической теории рассеяния, интегральные методы анализа формы дифракционной линии, методы рентгеновской топографии, рассеяние под малыми углами. В каждую тему включены примеры решения типовых задач по изучаемой теме, приведены контрольные вопросы и задания, задачи для самостоятельной работы, а также рекомендуемая литература. В конце курса помещен ряд приложений, в которых приведены сведения, необходимые для успешного овладения изучаемой дисциплиной. Содержание курса соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по инженерно-техническим и естественнонаучным направлениям.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17203-4</t>
   </si>
   <si>
     <t>22.343.4я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ДИФРАКЦИОННЫЙ СТРУКТУРНЫЙ АНАЛИЗ 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе рассмотрены физические основы кристаллографии, основы теории дифракции на трехмерной решетке (подход Лауэ), методы получения рентгеновского излучения и его основные свойства, основные направления структурного анализа, физические основы динамической теории рассеяния, интегральные методы анализа формы дифракционной линии, методы рентгеновской топографии, рассеяние под малыми углами. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов среднего профессионального образования.</t>
+    <t>В курсе рассмотрены физические основы кристаллографии, основы теории дифракции на трехмерной решетке (подход Лауэ), методы получения рентгеновского излучения и его основные свойства, основные направления структурного анализа, физические основы динамической теории рассеяния, интегральные методы анализа формы дифракционной линии, методы рентгеновской топографии, рассеяние под малыми углами.</t>
   </si>
   <si>
     <t>978-5-534-17188-4</t>
   </si>
   <si>
     <t>22.343.4я723</t>
   </si>
   <si>
     <t>12.04.2018</t>
   </si>
   <si>
     <t>МАТЕРИАЛОВЕДЕНИЕ: МЕТОДЫ ИССЛЕДОВАНИЯ СТРУКТУРЫ И СОСТАВА МАТЕРИАЛОВ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Материаловедение</t>
   </si>
   <si>
-    <t>С конца прошлого столетия широкое распространение в целом ряде направлений новой техники получили принципиально новые материалы, такие как нанокристаллы, квазикристаллы, фуллерены, магнитные кристаллы с особыми свойствами и др. Изучение их структуры и свойств требует привлечения комплекса разнообразных физических методов исследования, взаимно дополняющих друг друга. Большинство известных в настоящее время экспериментальных методов исследования структуры материалов основано на взаимодействии излучений разной природы с исследуемыми материалами и последующим анализом картин рассеяния. Курс посвящен дифракционным методам исследования структуры и состава материалов. Необходимость курсаобусловлена прежде всего тем, что учебные курса по этому направлению в отечественной литературе практически отсутствуют. Автор курса — известный специалист в области дифракции рентгеновского излучения на различных структурах, механизмов образования дифракционного изображения дефектов в кристаллах — делает попытку восполнить этот пробел.</t>
+    <t>С конца прошлого столетия широкое распространение в целом ряде направлений новой техники получили принципиально новые материалы, такие как нанокристаллы, квазикристаллы, фуллерены, магнитные кристаллы с особыми свойствами и др. Изучение их структуры и свойств требует привлечения комплекса разнообразных физических методов исследования, взаимно дополняющих друг друга. Большинство известных в настоящее время экспериментальных методов исследования структуры материалов основано на взаимодействии излучений разной природы с исследуемыми материалами и последующим анализом картин рассеяния. Предлагаемое учебное пособие посвящено дифракционным методам исследования структуры и состава материалов. Необходимость настоящего издания обусловлена прежде всего тем, что учебные пособия по этому направлению в отечественной литературе практически отсутствуют.</t>
   </si>
   <si>
     <t>978-5-534-06011-9</t>
   </si>
   <si>
     <t>30.3я73</t>
   </si>
   <si>
     <t>30.12.2022</t>
   </si>
   <si>
     <t>МАТЕРИАЛОВЕДЕНИЕ: МЕТОДЫ ИССЛЕДОВАНИЯ СТРУКТУРЫ И СОСТАВА МАТЕРИАЛОВ 2-е изд., пер. и доп. Учебник для СПО</t>
-  </si>
-[...1 lines deleted...]
-    <t>С конца прошлого столетия широкое распространение в целом ряде направлений новой техники получили принципиально новые материалы, такие как нанокристаллы, квазикристаллы, фуллерены, магнитные кристаллы с особыми свойствами и др. Изучение их структуры и свойств требует привлечения комплекса разнообразных физических методов исследования, взаимно дополняющих друг друга. Большинство известных в настоящее время экспериментальных методов исследования структуры материалов основано на взаимодействии излучений разной природы с исследуемыми материалами и последующим анализом картин рассеяния. Предлагаемое учебное пособие посвящено дифракционным методам исследования структуры и состава материалов. Необходимость настоящего издания обусловлена прежде всего тем, что учебные пособия по этому направлению в отечественной литературе практически отсутствуют. Автор данной книги — известный специалист в области дифракции рентгеновского излучения на различных структурах, механизмов образования дифракционного изображения дефектов в кристаллах — делает попытку восполнить этот пробел.</t>
   </si>
   <si>
     <t>978-5-534-16041-3</t>
   </si>
   <si>
     <t>30.3я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1086,61 +1083,61 @@
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>849.0</v>
       </c>
       <c r="M8" s="9">
         <v>929.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.338</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">