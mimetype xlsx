--- v3 (2026-06-04)
+++ v4 (2026-07-25)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>04.06.2026</t>
+    <t>26.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>