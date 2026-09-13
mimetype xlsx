--- v4 (2026-07-25)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>26.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -852,54 +852,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>342</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1449.0</v>
+        <v>1529.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1589.0</v>
+        <v>1679.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -922,54 +922,54 @@
       <c r="B6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>342</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1449.0</v>
+        <v>1529.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1589.0</v>
+        <v>1679.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
@@ -992,54 +992,54 @@
       <c r="B7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>180</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>849.0</v>
+        <v>899.0</v>
       </c>
       <c r="M7" s="9">
-        <v>929.0</v>
+        <v>989.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>55</v>
       </c>
@@ -1062,54 +1062,54 @@
       <c r="B8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>180</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>849.0</v>
+        <v>899.0</v>
       </c>
       <c r="M8" s="9">
-        <v>929.0</v>
+        <v>989.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>59</v>
       </c>