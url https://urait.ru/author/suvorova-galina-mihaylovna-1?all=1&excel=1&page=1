--- v0 (2026-02-07)
+++ v1 (2026-04-30)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
-[...1 lines deleted...]
-    <t>07.02.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
+  <si>
+    <t>01.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -179,75 +179,69 @@
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Курс подробно рассматривает историю безопасности в туризме, организацию безопасного туризма, основы личной и коллективной безопасности во время путешествий; уделено внимание способам безопасности выживания в чрезвычайных, экстремальных условиях как в дикой природе, так и в цивилизации. В курсе представлены теоретические, практические, организаторские, дидактические и методические материалы по безопасности в туризме, а также в приложениях приведены статьи, освещающие правовые основы, особенности психологической готовности к безопасности в туризме. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс адресован студентам высших учебных заведений, обучающимся по гуманитарно-социальным специальностям, а также всем интересующимся организацией безопасности в туризме.</t>
   </si>
   <si>
     <t>978-5-534-14404-8</t>
   </si>
   <si>
     <t>65.43я73
 я73</t>
   </si>
   <si>
     <t>09.12.2016</t>
   </si>
   <si>
     <t>БЕЗОПАСНОСТЬ ЖИЗНЕДЕЯТЕЛЬНОСТИ. ПСИХОЛОГИЧЕСКИЕ ОСНОВЫ БЕЗОПАСНОСТИ 2-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
-    <t>Психология. Общие работы</t>
+    <t>Психология и педагогика в отдельных отраслях</t>
   </si>
   <si>
     <t>Курс позволит студентам получить знания по психологическим основам безопасности, поможет сформировать навыки и умения безопасного поведения. В нем рассмотрены психологические основы поведения человека и особенности проблем подростков, приведены основы оказания психологической помощи в опасных и чрезвычайных ситуациях природного, техногенного и социального характера. Теоретический материал дополнен словарем терминов и практикумом.</t>
   </si>
   <si>
     <t>978-5-534-17247-8</t>
   </si>
   <si>
     <t>88.4я723</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>27.03.2024</t>
   </si>
   <si>
     <t>БЕЗОПАСНОСТЬ ТУРИЗМА. Учебник для СПО</t>
-  </si>
-[...4 lines deleted...]
-    <t>Туризм и гостеприимство</t>
   </si>
   <si>
     <t>Курс подробно рассматривает историю безопасности в туризме, организацию безопасного туризма, основы личной и коллективной безопасности во время путешествий; уделено внимание способам безопасности выживания в чрезвычайных, экстремальных условиях как в дикой природе, так и в цивилизации. В курсе представлены теоретические, практические, организаторские, дидактические и методические материалы по безопасности в туризме, а также в приложениях приведены статьи, освещающие правовые основы, особенности психологической готовности к безопасности в туризме. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс адресован студентам образовательных учреждений среднего профессионального образования, обучающимся по гуманитарно-социальным специальностям, а также всем интересующимся организацией безопасности в туризме.</t>
   </si>
   <si>
     <t>978-5-534-18682-6</t>
   </si>
   <si>
     <t>65.43я723
 я73</t>
   </si>
   <si>
     <t>06.02.2025</t>
   </si>
   <si>
     <t>БЕЗОПАСНЫЙ ОТДЫХ И ТУРИЗМ 3-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Суворова Г. М.</t>
   </si>
   <si>
     <t>Гриф УМО</t>
   </si>
   <si>
     <t>Курс подробно рассматривает историю туризма, основы безопасности в путешествиях, методику организации туристических поездок и походов. Особое внимание уделено способам выживания в экстремальных условиях в дикой природе: устройству убежища, поиску пищи и подаче сигналов бедствия. Курс снабжен рядом приложений, подробно освещающих особенности подготовки к походам, рекреационным поездкам и путешествиям за рубеж. Курс адресован студентам высших учебных заведений, обучающимся по гуманитарно-социальным специальностям, а также всем интересующимся организацией безопасного отдыха и туризма.</t>
@@ -1238,693 +1232,693 @@
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>397</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>2069.0</v>
       </c>
       <c r="M8" s="9">
         <v>2279.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="R8" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="S8" s="6" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.601</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>584832</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>192</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1119.0</v>
       </c>
       <c r="M9" s="9">
         <v>1229.0</v>
       </c>
       <c r="N9" s="6" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.352</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>588515</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>277</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1519.0</v>
       </c>
       <c r="M10" s="9">
         <v>1669.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q10" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="R10" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="S10" s="6" t="s">
         <v>75</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.456</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>588517</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>210</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1209.0</v>
       </c>
       <c r="M11" s="9">
         <v>1329.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.374</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>584755</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>190</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1109.0</v>
       </c>
       <c r="M12" s="9">
         <v>1219.0</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.35</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>585042</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>190</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>1109.0</v>
       </c>
       <c r="M13" s="9">
         <v>1219.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.35</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>584756</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>174</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>839.0</v>
       </c>
       <c r="M14" s="9">
         <v>919.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>53</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>54</v>
       </c>
       <c r="S14" s="6" t="s">
         <v>55</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>58</v>
       </c>
       <c r="Y14" s="8">
         <v>0.263</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8">
         <v>590046</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E15" s="6" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
         <v>345</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="9">
         <v>1829.0</v>
       </c>
       <c r="M15" s="9">
         <v>2009.0</v>
       </c>
       <c r="N15" s="6"/>
       <c r="O15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>53</v>
       </c>
       <c r="R15" s="6" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="S15" s="6" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y15" s="8">
         <v>0.538</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="8">
         <v>588516</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="E16" s="6" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
         <v>2026</v>
       </c>
       <c r="J16" s="8">
         <v>346</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L16" s="9">
         <v>1829.0</v>
       </c>
       <c r="M16" s="9">
         <v>2009.0</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>53</v>
       </c>
       <c r="R16" s="6" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="S16" s="6" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U16" s="6" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="V16" s="6"/>
       <c r="W16" s="6" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="X16" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y16" s="8">
         <v>0.539</v>
       </c>
       <c r="Z16" s="6"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="8">
         <v>587560</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="6" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="E17" s="6" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="8">
         <v>2026</v>
       </c>
       <c r="J17" s="8">
         <v>192</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L17" s="9">
         <v>1119.0</v>
       </c>
       <c r="M17" s="9">
         <v>1229.0</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q17" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S17" s="6" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="T17" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U17" s="6" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="V17" s="6"/>
       <c r="W17" s="6" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="X17" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y17" s="8">
         <v>0.352</v>
       </c>
       <c r="Z17" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>