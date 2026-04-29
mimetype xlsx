--- v0 (2026-03-14)
+++ v1 (2026-04-29)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
-    <t>14.03.2026</t>
+    <t>29.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -181,51 +181,51 @@
   <si>
     <t>978-5-534-13365-3</t>
   </si>
   <si>
     <t>02.12.2020</t>
   </si>
   <si>
     <t>ОТВЕТСТВЕННОСТЬ И МЕРЫ УГОЛОВНО-ПРАВОВОГО ВОЗДЕЙСТВИЯ: НАКАЗАНИЕ, ВОСПИТАНИЕ, ЛЕЧЕНИЕ, ИМУЩЕСТВЕННОЕ ВЗЫСКАНИЕ. Монография</t>
   </si>
   <si>
     <t>Актуальные монографии</t>
   </si>
   <si>
     <t>В монографии представлены естественно-правовая конструкция ответственности, природа уголовной ответственности и уголовно-правовых отношений, актуальные положения учения об уголовном наказании и о других мерах уголовно-правового воздействия. Пристальное внимание уделено целям применения наказания, систематизации и видам уголовных наказаний, правилам их назначения. Автором исследованы имущественные и медицинские меры уголовно-правового характера, а также проведён анализ противоправного поведения и уголовной ответственности несовершеннолетних, показаны особенности применения к ним наказания и других мер уголовно-правового воздействия. В основу принятия решения о назначении названных мер положена разработанная автором типология лиц, совершивших предусмотренные уголовным законом деяния. При написании книги использованы данные следственно-судебной практики, статистические сведения, широкий круг правовых актов. Нормативные и интерпретационные правовые акты учтены по состоянию на 27 октября 2020 г. Издание предназначено для студентов, курсантов, слушателей, аспирантов, адъюнктов, докторантов, преподавателей юридических вузов и факультетов, сотрудников научно-исследовательских учреждений, а также адвокатов, судей, прокуроров, следователей, дознавателей и других лиц, интересующихся вопросами уголовного права.</t>
   </si>
   <si>
     <t>978-5-534-13366-0</t>
   </si>
   <si>
     <t>16.11.2018</t>
   </si>
   <si>
     <t>ПРЕСТУПЛЕНИЕ И СОСТАВ ПРЕСТУПЛЕНИЯ. ОСОБЕННОСТИ ПРЕСТУПНОГО ПОВЕДЕНИЯ И УГОЛОВНОГО ПРЕСЛЕДОВАНИЯ. Учебник для вузов</t>
   </si>
   <si>
-    <t>В учебном пособии представлены основные положения отечественного и зарубежного уголовного права о преступлении и составе преступления, об особенностях преступного поведения и уголовного преследования; особое внимание уделено обстоятельствам, исключающим преступность деяния и уголовное преследование; даны ответы на важные вопросы теории и следственно-судебной практики. При написании книги использованы данные следственно-судебной практики, широкий круг правовых актов, результаты анкетного опроса 296 респондентов (сотрудников правоохранительных органов, членов добровольных народных дружин). Нормативные и интерпретационные правовые акты учтены по состоянию на 3 октября 2018 г.</t>
+    <t>В учебном пособии представлены основные положения отечественного и зарубежного уголовного права о преступлении и составе преступления, об особенностях преступного поведения и уголовного преследования; особое внимание уделено обстоятельствам, исключающим преступность деяния и уголовное преследование; даны ответы на важные вопросы теории и следственно-судебной практики. При написании книги использованы данные следственно-судебной практики, широкий круг правовых актов, результаты анкетного опроса 296 респондентов (сотрудников правоохранительных органов, членов добровольных народных дружин). Нормативные и интерпретационные правовые акты учтены по состоянию на 1 сентября 2018 г.</t>
   </si>
   <si>
     <t>978-5-534-09408-4</t>
   </si>
   <si>
     <t>67.408.1я73</t>
   </si>
   <si>
     <t>18.03.2020</t>
   </si>
   <si>
     <t>ПРЕСТУПЛЕНИЯ ПРОТИВ ЖИЗНИ И ЗДОРОВЬЯ ЧЕЛОВЕКА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В учебном пособии представлены основные положения уголовного права об ответственности за преступления против жизни и здоровья человека, рассмотрены наиболее важные вопросы теории и правоприменительной деятельности, раскрыты особенности квалификации деяний как преступлений по статьям главы 16 Уголовного кодекса Российской Федерации. В работе использованы статистические данные, предоставленные Главным информационно-аналитическим центром Министерства внутренних дел Российской Федерации, Департаментом правовой информации Министерства юстиции Российской Федерации и Судебным департаментом при Верховном Суде Российской Федерации, а также многочисленные материалы следственно-судебной практики. Нормативные и интерпретационные правовые акты учтены по состоянию на 1 января 2020 года.</t>
   </si>
   <si>
     <t>978-5-534-12988-5</t>
   </si>
   <si>
     <t>20.10.2023</t>
   </si>
   <si>
     <t>ПРЕСТУПЛЕНИЯ ПРОТИВ СЛУЖБЫ В ОРГАНАХ ВЛАСТИ, ОРГАНИЗАЦИЯХ, УЧРЕЖДЕНИЯХ. Учебник для вузов</t>
   </si>