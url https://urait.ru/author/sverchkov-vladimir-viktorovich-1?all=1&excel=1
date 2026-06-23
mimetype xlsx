--- v1 (2026-04-29)
+++ v2 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
-    <t>29.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,150 +133,150 @@
   <si>
     <t>15.06.2017</t>
   </si>
   <si>
     <t>ВВЕДЕНИЕ В УГОЛОВНОЕ ПРАВО. УГОЛОВНЫЙ ЗАКОН. Учебник для вузов</t>
   </si>
   <si>
     <t>Сверчков В. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Уголовное право</t>
   </si>
   <si>
-    <t>В учебном пособии представлены основные положения отечественного и зарубежного уголовного права, даны ответы на важные вопросы теории и правоприменительной деятельности. Произведение содержит анализ фундаментальных идей, положенных в основу уголовного права, а также норм российского уголовного права в системе межотраслевых (междисциплинарных) связей и в сравнении с зарубежным уголовным правом. При написании книги использованы данные следственно-судебной практики, широкий круг правовых актов. Составлению автобиографических справок помогла информация из словарей, учебных и научных изданий, других источников. Нормативные и интерпретационные правовые акты учтены по состоянию на 17.04.2017. Для студентов, курсантов, слушателей, аспирантов, адъюнктов, докторантов, преподавателей юридических вузов и факультетов, сотрудников научно-исследовательских учреждений, а также адвокатов, судей, прокуроров, следователей, дознавателей и других лиц, интересующихся вопросами уголовного праварешений.</t>
+    <t>В учебном пособии представлены основные положения отечественного и зарубежного уголовного права, даны ответы на важные вопросы теории и правоприменительной деятельности. Произведение содержит анализ фундаментальных идей, положенных в основу уголовного права, а также норм российского уголовного права в системе межотраслевых (междисциплинарных) связей и в сравнении с зарубежным уголовным правом. При написании книги использованы данные следственно-судебной практики, широкий круг правовых актов. Составлению автобиографических справок помогла информация из словарей, учебных и научных изданий, других источников. Нормативные и интерпретационные правовые акты учтены по состоянию на 17 апреля 2017 г. Для студентов, курсантов, слушателей, аспирантов, адъюнктов, докторантов, преподавателей юридических вузов и факультетов, сотрудников научно-исследовательских учреждений, а также адвокатов, судей, прокуроров, следователей, дознавателей и других лиц, интересующихся вопросами уголовного права</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-06703-3</t>
   </si>
   <si>
     <t>67.408я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>19.11.2020</t>
   </si>
   <si>
     <t>НАКАЗАНИЕ И ДРУГИЕ МЕРЫ УГОЛОВНО-ПРАВОВОГО ВОЗДЕЙСТВИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>В учебном пособии представлены основные положения учения об уголовном наказании и о других мерах уголовно-правового воздействия. Пристальное внимание уделено целям применения наказания, систематизации и видам уголовных наказаний, правилам их назначения. Показаны особенности применения судом принудительных медицинских мер, конфискации имущества, судебного штрафа; специфика мер уголовно-правового воздействия в отношении несовершеннолетних. При написании книги использованы данные следственно-судебной практики, статистические сведения, широкий круг правовых актов. Нормативные и интерпретационные правовые акты учтены по состоянию на 27 октября 2020 г. Издание предназначено для студентов, курсантов, слушателей, аспирантов, адъюнктов, докторантов, преподавателей юридических вузов и факультетов, сотрудников научно-исследовательских учреждений, а также адвокатов, судей, прокуроров, следователей, дознавателей и других лиц, интересующихся вопросами уголовного права.</t>
   </si>
   <si>
     <t>978-5-534-13365-3</t>
   </si>
   <si>
     <t>02.12.2020</t>
   </si>
   <si>
     <t>ОТВЕТСТВЕННОСТЬ И МЕРЫ УГОЛОВНО-ПРАВОВОГО ВОЗДЕЙСТВИЯ: НАКАЗАНИЕ, ВОСПИТАНИЕ, ЛЕЧЕНИЕ, ИМУЩЕСТВЕННОЕ ВЗЫСКАНИЕ. Монография</t>
   </si>
   <si>
     <t>Актуальные монографии</t>
   </si>
   <si>
-    <t>В монографии представлены естественно-правовая конструкция ответственности, природа уголовной ответственности и уголовно-правовых отношений, актуальные положения учения об уголовном наказании и о других мерах уголовно-правового воздействия. Пристальное внимание уделено целям применения наказания, систематизации и видам уголовных наказаний, правилам их назначения. Автором исследованы имущественные и медицинские меры уголовно-правового характера, а также проведён анализ противоправного поведения и уголовной ответственности несовершеннолетних, показаны особенности применения к ним наказания и других мер уголовно-правового воздействия. В основу принятия решения о назначении названных мер положена разработанная автором типология лиц, совершивших предусмотренные уголовным законом деяния. При написании книги использованы данные следственно-судебной практики, статистические сведения, широкий круг правовых актов. Нормативные и интерпретационные правовые акты учтены по состоянию на 27 октября 2020 г. Издание предназначено для студентов, курсантов, слушателей, аспирантов, адъюнктов, докторантов, преподавателей юридических вузов и факультетов, сотрудников научно-исследовательских учреждений, а также адвокатов, судей, прокуроров, следователей, дознавателей и других лиц, интересующихся вопросами уголовного права.</t>
+    <t>В монографии представлены естественно-правовая конструкция ответственности, природа уголовной ответственности и уголовно-правовых отношений, актуальные положения учения об уголовном наказании и о других мерах уголовно-правового воздействия. Пристальное внимание уделено целям применения наказания, систематизации и видам уголовных наказаний, правилам их назначения. Автором исследованы имущественные и медицинские меры уголовно-правового характера, а также проведён анализ противоправного поведения и уголовной ответственности несовершеннолетних, показаны особенности применения к ним наказания и других мер уголовно-правового воздействия. Издание предназначено для студентов, курсантов, слушателей, аспирантов, адъюнктов, докторантов, преподавателей юридических вузов и факультетов, сотрудников научно-исследовательских учреждений, а также адвокатов, судей, прокуроров, следователей, дознавателей и других лиц, интересующихся вопросами уголовного права.</t>
   </si>
   <si>
     <t>978-5-534-13366-0</t>
   </si>
   <si>
     <t>16.11.2018</t>
   </si>
   <si>
     <t>ПРЕСТУПЛЕНИЕ И СОСТАВ ПРЕСТУПЛЕНИЯ. ОСОБЕННОСТИ ПРЕСТУПНОГО ПОВЕДЕНИЯ И УГОЛОВНОГО ПРЕСЛЕДОВАНИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>В учебном пособии представлены основные положения отечественного и зарубежного уголовного права о преступлении и составе преступления, об особенностях преступного поведения и уголовного преследования; особое внимание уделено обстоятельствам, исключающим преступность деяния и уголовное преследование; даны ответы на важные вопросы теории и следственно-судебной практики. При написании книги использованы данные следственно-судебной практики, широкий круг правовых актов, результаты анкетного опроса 296 респондентов (сотрудников правоохранительных органов, членов добровольных народных дружин). Нормативные и интерпретационные правовые акты учтены по состоянию на 1 сентября 2018 г.</t>
   </si>
   <si>
     <t>978-5-534-09408-4</t>
   </si>
   <si>
     <t>67.408.1я73</t>
   </si>
   <si>
     <t>18.03.2020</t>
   </si>
   <si>
     <t>ПРЕСТУПЛЕНИЯ ПРОТИВ ЖИЗНИ И ЗДОРОВЬЯ ЧЕЛОВЕКА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В учебном пособии представлены основные положения уголовного права об ответственности за преступления против жизни и здоровья человека, рассмотрены наиболее важные вопросы теории и правоприменительной деятельности, раскрыты особенности квалификации деяний как преступлений по статьям главы 16 Уголовного кодекса Российской Федерации. В работе использованы статистические данные, предоставленные Главным информационно-аналитическим центром Министерства внутренних дел Российской Федерации, Департаментом правовой информации Министерства юстиции Российской Федерации и Судебным департаментом при Верховном Суде Российской Федерации, а также многочисленные материалы следственно-судебной практики. Нормативные и интерпретационные правовые акты учтены по состоянию на 1 января 2020 года.</t>
   </si>
   <si>
     <t>978-5-534-12988-5</t>
   </si>
   <si>
     <t>20.10.2023</t>
   </si>
   <si>
     <t>ПРЕСТУПЛЕНИЯ ПРОТИВ СЛУЖБЫ В ОРГАНАХ ВЛАСТИ, ОРГАНИЗАЦИЯХ, УЧРЕЖДЕНИЯХ. Учебник для вузов</t>
   </si>
   <si>
-    <t>Учебное пособие содержит основные положения уголовного права об ответственности за преступления против службы в органах власти, организациях, учреждениях, ответы на актуальные вопросы теории и правоприменительной деятельности, сведения об особенностях квалификации деяний по статьям глав 23 и 30 Уголовного кодекса Российской Федерации. В работе использованы статистические данные, предоставленные Главным информационно-аналитическим центром Министерства внутренних дел Российской Федерации, Департаментом правовой информации Министерства юстиции Российской Федерации и Судебным департаментом при Верховном Суде Российской Федерации, материалы следственно-судебной практики. Нормативные и интерпретационные правовые акты учтены по состоянию на 7 сентября 2023 г. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Издание предназначено для студентов, курсантов, слушателей, преподавателей юридических вузов и факультетов (институтов), научных сотрудников, а также судей и других правоприменителей.</t>
+    <t>Учебное пособие содержит основные положения уголовного права об ответственности за преступления против службы в органах власти, организациях, учреждениях, ответы на актуальные вопросы теории и правоприменительной деятельности, сведения об особенностях квалификации деяний по статьям глав 23 и 30 Уголовного кодекса Российской Федерации. В работе использованы статистические данные, предоставленные Главным информационно-аналитическим центром Министерства внутренних дел Российской Федерации, Департаментом правовой информации Министерства юстиции Российской Федерации и Судебным департаментом при Верховном Суде Российской Федерации, материалы следственно-судебной практики. Нормативные и интерпретационные правовые акты учтены по состоянию на 7 сентября 2023 г. Издание предназначено для студентов, курсантов, слушателей, преподавателей юридических вузов и факультетов (институтов), научных сотрудников, а также судей и других правоприменителей.</t>
   </si>
   <si>
     <t>978-5-534-18059-6</t>
   </si>
   <si>
     <t>23.03.2018</t>
   </si>
   <si>
     <t>ПРЕСТУПЛЕНИЯ ПРОТИВ СОБСТВЕННОСТИ: СИСТЕМА, ЮРИДИЧЕСКАЯ ХАРАКТЕРИСТИКА, ОСОБЕННОСТИ И ПРОБЛЕМЫ ПРИМЕНЕНИЯ УГОЛОВНОГО ЗАКОНОДАТЕЛЬСТВА. Учебник для вузов</t>
   </si>
   <si>
     <t>В учебном пособии представлены основные положения уголовного права об ответственности за преступления против собственности, рассмотрены наиболее важные вопросы теории и правоприменительной деятельности, раскрыты особенности квалификации деяний как преступлений по статьям главы 21 Уголовного кодекса Российской Федерации. В работе использованы статистические данные, предоставленные Главным информационно-аналитическим центром Министерства внутренних дел Российской Федерации, Департаментом правовой информации Министерства юстиции Российской Федерации и Судебным департаментом при Верховном Суде Российской Федерации, а также многочисленные материалы следственно-судебной практики. Нормативные и интерпретационные правовые акты учтены по состоянию на 1 января 2018 года.</t>
   </si>
   <si>
     <t>978-5-534-06766-8</t>
   </si>
   <si>
     <t>19.03.2021</t>
   </si>
   <si>
     <t>ПРЕСТУПЛЕНИЯ ПРОТИВ ЭКОЛОГИИ: СИСТЕМА, ЮРИДИЧЕСКАЯ ХАРАКТЕРИСТИКА, ОСОБЕННОСТИ И ПРОБЛЕМЫ ПРИМЕНЕНИЯ УГОЛОВНОГО ЗАКОНОДАТЕЛЬСТВА. Учебник для вузов</t>
   </si>
   <si>
-    <t>В учебном пособии представлены основные положения уголовного права об ответственности за преступления против экологии, рассмотрены наиболее важные вопросы теории и правоприменительной деятельности, раскрыты особенности квалификации деяний по статьям главы 26 Уголовного кодекса Российской Федерации. В работе использованы статистические данные, предоставленные Главным информационно-аналитическим центром Министерства внутренних дел Российской Федерации, Департаментом правовой информации Министерства юстиции Российской Федерации и Судебным департаментом при Верховном Суде Российской Федерации, а также материалы следственно-судебной практики. Нормативные и интерпретационные правовые акты учтены по состоянию на 4 февраля 2021 года. Содержание книги соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Издание предназначено для студентов, курсантов, слушателей, преподавателей юридических вузов и факультетов, научных сотрудников, а также судей и других правоприменителей.</t>
+    <t>В учебном пособии представлены основные положения уголовного права об ответственности за преступления против экологии, рассмотрены наиболее важные вопросы теории и правоприменительной деятельности, раскрыты особенности квалификации деяний по статьям главы 26 Уголовного кодекса Российской Федерации. В работе использованы статистические данные, предоставленные Главным информационно-аналитическим центром Министерства внутренних дел Российской Федерации, Департаментом правовой информации Министерства юстиции Российской Федерации и Судебным департаментом при Верховном Суде Российской Федерации, а также материалы следственно-судебной практики. Нормативные и интерпретационные правовые акты учтены по состоянию на 4 февраля 2021 года.</t>
   </si>
   <si>
     <t>978-5-534-14508-3</t>
   </si>
   <si>
     <t>10.03.2026</t>
   </si>
   <si>
     <t>Уголовное право 12-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Содержание книги позволяет сформировать у обучаемого системное и комплексное восприятие основных положений Общей и Особенной частей уголовного права Российской Федерации в связи с другими отраслями знаний, проследить динамично развивающееся уголовное законодательство и прогнозировать пути его совершенствования, способствует обоснованному применению уголовно-правовых норм. Использование при подготовке учебника широкого круга правовых актов, статистических сведений, предоставленных Департаментом правовой информации Министерства юстиции Российской Федерации и Судебным департаментом при Верховном Суде Российской Федерации, а также материалов следственно-судебной практики даёт возможность расширить базовые знания по уголовному праву и смежным дисциплинам. Нормативные и интерпретационные правовые акты учтены по состоянию на 20 февраля 2026 г.</t>
   </si>
   <si>
     <t>978-5-534-21876-3</t>
   </si>
@@ -289,51 +289,51 @@
   <si>
     <t>Уголовное право. Общая и особенная части 12-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Содержание книги позволяет сформировать у обучаемого системное и комплексное представление об основных положениях Общей и Особенной частей уголовного права Российской Федерации в связи с другими отраслями знаний, проследить динамику развития уголовного законодательства и прогнозировать пути его совершенствования, способствует обоснованному применению уголовно-правовых норм. Использование при подготовке учебника широкого круга правовых актов, статистических сведений, предоставленных Департаментом правовой информации Министерства юстиции Российской Федерации и Судебным департаментом при Верховном Суде Российской Федерации, а также материалов следственно-судебной практики даёт возможность расширить базовые знания по уголовному праву и смежным дисциплинам. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Нормативные и интерпретационные правовые акты учтены по состоянию на 20 февраля 2026 г.</t>
   </si>
   <si>
     <t>978-5-534-21875-6</t>
   </si>
   <si>
     <t>Уголовное право. Общая часть 13-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Содержание книги позволяет сформировать у обучаемого системное и комплексное представление об основных положениях Общей части уголовного права Российской Федерации в связи с Особенной частью уголовного права и другими отраслями знаний, проследить динамику развития уголовного законодательства и прогнозировать пути его совершенствования, способствует обоснованному применению уголовно-правовых норм. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Нормативные и интерпретационные правовые акты учтены по состоянию на 20 февраля 2026 г. Для студентов высших учебных заведений, обучающихся по юридическим направлениям и специальностям, а также для аспирантов и преподавателей юридических вузов/факультетов, сотрудников правоохранительных органов и других правоприменителей.</t>
   </si>
   <si>
     <t>978-5-534-21877-0</t>
   </si>
   <si>
     <t>30.07.2019</t>
   </si>
   <si>
     <t>УГОЛОВНОЕ ПРАВО. ОБЩАЯ ЧАСТЬ. УЧЕБНО-МЕТОДИЧЕСКИЙ КОМПЛЕКС. Учебник для вузов</t>
   </si>
   <si>
-    <t>Учебно-методический комплекс содержит основные положения курса Общей части уголовного права Российской Федерации, которые отражены в соответствующих разделах и заданиях для текущего контроля знаний, а также в предложенных автором казусах следственно-судебной практики, тестовых заданиях. Системное изложение учебного материала позволяет сформировать у обучаемого комплексное восприятие основных положений Общей и Особенной частей уголовного права Российской Федерации в связи с другими отраслями знаний, упрощает применение уголовно-правовых норм в следственно-судебной практике, даёт возможность проследить динамику развития уголовного законодательства и прогнозировать пути его совершенствования. Использование при подготовке учебно-методического комплекса широкого круга правовых актов, статистических сведений, а также материалов следственно-судебной практики способствует расширению базовых знаний уголовного права и смежных отраслей права. Представленные в книге положения соответствуют требованиям федерального государственного образовательного стандарта высшего образования по специальности «Юриспруденция». Нормативные и интерпретационные правовые акты учтены по состоянию на 18 июля 2019 года. Издание предназначено для студентов, курсантов, слушателей высших учебных заведений, обучающихся по юридическим направлениям и специальностям, а также для аспирантов и преподавателей юридических вузов и факультетов, сотрудников правоохранительных органов.</t>
+    <t>Учебно-методический комплекс содержит основные положения курса Общей части уголовного права Российской Федерации, которые отражены в соответствующих разделах и заданиях для текущего контроля знаний, а также в предложенных автором казусах следственно-судебной практики, тестовых заданиях. Системное изложение учебного материала позволяет сформировать у обучаемого комплексное восприятие основных положений Общей и Особенной частей уголовного права Российской Федерации в связи с другими отраслями знаний, упрощает применение уголовно-правовых норм в следственно-судебной практике, даёт возможность проследить динамику развития уголовного законодательства и прогнозировать пути его совершенствования. Использование при подготовке учебно-методического комплекса широкого круга правовых актов, статистических сведений, а также материалов следственно-судебной практики способствует расширению базовых знаний уголовного права и смежных отраслей права.</t>
   </si>
   <si>
     <t>978-5-534-11726-4</t>
   </si>
   <si>
     <t>02.03.2026</t>
   </si>
   <si>
     <t>Уголовное право. Особенная часть 13-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Содержание книги позволяет сформировать у обучаемого системное и комплексное представление об основных положениях Особенной части уголовного права Российской Федерации в связи с Общей частью уголовного права и другими отраслями знаний, проследить динамику развития уголовного законодательства и прогнозировать пути его совершенствования, способствует обоснованному применению уголовно-правовых норм. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Нормативные и интерпретационные правовые акты учтены по состоянию на 20 февраля 2026 г. Для студентов высших учебных заведений, обучающихся по юридическим направлениям и специальностям, а также для аспирантов и преподавателей юридических вузов/факультетов, сотрудников правоохранительных органов и других правоприменителей.</t>
   </si>
   <si>
     <t>978-5-534-21878-7</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">