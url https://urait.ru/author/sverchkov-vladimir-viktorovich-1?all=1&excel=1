--- v2 (2026-06-23)
+++ v3 (2026-08-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
-    <t>23.06.2026</t>
+    <t>14.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>