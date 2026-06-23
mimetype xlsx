--- v2 (2026-04-29)
+++ v3 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
-    <t>29.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -157,51 +157,51 @@
   <si>
     <t>Содержание книги позволяет сформировать у обучаемого системное и комплексное представление об основных положениях Общей части уголовного права Российской Федерации в связи с Особенной частью уголовного права и другими отраслями знаний, проследить динамику развития уголовного законодательства и прогнозировать пути его совершенствования, способствует обоснованному применению уголовно-правовых норм. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Нормативные и интерпретационные правовые акты учтены по состоянию на 20 февраля 2026 г. Для студентов высших учебных заведений, обучающихся по юридическим направлениям и специальностям, а также для аспирантов и преподавателей юридических вузов/факультетов, сотрудников правоохранительных органов и других правоприменителей.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-21877-0</t>
   </si>
   <si>
     <t>67.408я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>30.07.2019</t>
   </si>
   <si>
     <t>УГОЛОВНОЕ ПРАВО. ОБЩАЯ ЧАСТЬ. УЧЕБНО-МЕТОДИЧЕСКИЙ КОМПЛЕКС. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
-    <t>Учебно-методический комплекс содержит основные положения курса Общей части уголовного права Российской Федерации, которые отражены в соответствующих разделах и заданиях для текущего контроля знаний, а также в предложенных автором казусах следственно-судебной практики, тестовых заданиях. Системное изложение учебного материала позволяет сформировать у обучаемого комплексное восприятие основных положений Общей и Особенной частей уголовного права Российской Федерации в связи с другими отраслями знаний, упрощает применение уголовно-правовых норм в следственно-судебной практике, даёт возможность проследить динамику развития уголовного законодательства и прогнозировать пути его совершенствования. Использование при подготовке учебно-методического комплекса широкого круга правовых актов, статистических сведений, а также материалов следственно-судебной практики способствует расширению базовых знаний уголовного права и смежных отраслей права. Представленные в книге положения соответствуют требованиям федерального государственного образовательного стандарта высшего образования по специальности «Юриспруденция». Нормативные и интерпретационные правовые акты учтены по состоянию на 18 июля 2019 года. Издание предназначено для студентов, курсантов, слушателей высших учебных заведений, обучающихся по юридическим направлениям и специальностям, а также для аспирантов и преподавателей юридических вузов и факультетов, сотрудников правоохранительных органов.</t>
+    <t>Учебно-методический комплекс содержит основные положения курса Общей части уголовного права Российской Федерации, которые отражены в соответствующих разделах и заданиях для текущего контроля знаний, а также в предложенных автором казусах следственно-судебной практики, тестовых заданиях. Системное изложение учебного материала позволяет сформировать у обучаемого комплексное восприятие основных положений Общей и Особенной частей уголовного права Российской Федерации в связи с другими отраслями знаний, упрощает применение уголовно-правовых норм в следственно-судебной практике, даёт возможность проследить динамику развития уголовного законодательства и прогнозировать пути его совершенствования. Использование при подготовке учебно-методического комплекса широкого круга правовых актов, статистических сведений, а также материалов следственно-судебной практики способствует расширению базовых знаний уголовного права и смежных отраслей права.</t>
   </si>
   <si>
     <t>978-5-534-11726-4</t>
   </si>
   <si>
     <t>02.03.2026</t>
   </si>
   <si>
     <t>Уголовное право. Особенная часть 13-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Содержание книги позволяет сформировать у обучаемого системное и комплексное представление об основных положениях Особенной части уголовного права Российской Федерации в связи с Общей частью уголовного права и другими отраслями знаний, проследить динамику развития уголовного законодательства и прогнозировать пути его совершенствования, способствует обоснованному применению уголовно-правовых норм. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Нормативные и интерпретационные правовые акты учтены по состоянию на 20 февраля 2026 г. Для студентов высших учебных заведений, обучающихся по юридическим направлениям и специальностям, а также для аспирантов и преподавателей юридических вузов/факультетов, сотрудников правоохранительных органов и других правоприменителей.</t>
   </si>
   <si>
     <t>978-5-534-21878-7</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">