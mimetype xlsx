--- v2 (2026-04-25)
+++ v3 (2026-06-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>25.04.2026</t>
+    <t>12.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>27.03.2023</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ СОЦИАЛЬНОЕ ОБЕСПЕЧЕНИЕ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Сюзева Н. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Право социального обеспечения</t>
   </si>
   <si>
-    <t>В курсе раскрываются основные вопросы, касающиеся пенсионной системы, системы социального страхования, выплаты пособий. Он может использоваться не только как учебный материал для студентов, но и как вспомогательный материал, раскрывающий особенности системы социальной защиты для всех интересующихся лиц. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования. Для студентов среднего профессионального образования, обучающихся по специальности «Право и организация социального обеспечения», а также для широкого круга читателей, интересующихся вопросами социального обеспечения.</t>
+    <t>В курсе раскрываются основные вопросы, касающиеся пенсионной системы, системы социального страхования, выплаты пособий. Он может использоваться не только как учебный материал для студентов, но и как вспомогательный материал, раскрывающий особенности системы социальной защиты для всех интересующихся лиц.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-16306-3</t>
   </si>
   <si>
     <t>65.272(я723)</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>