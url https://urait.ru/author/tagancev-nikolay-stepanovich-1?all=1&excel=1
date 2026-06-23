--- v2 (2026-04-29)
+++ v3 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>29.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,51 +160,51 @@
   <si>
     <t>978-5-534-08170-1, 978-5-534-08171-8</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>РУССКОЕ УГОЛОВНОЕ ПРАВО В 2 Ч. ЧАСТЬ 2</t>
   </si>
   <si>
     <t>Книга содержит научный труд Таганцева Николая Степановича - крупнейшего русского ученого-правоведа, работавшего на рубеже XIX и ХХ веков. «Русское уголовное право» - это плод многолетней педагогической и научной деятельности автора, первый в отечественной юридической науке многотомный курс русского уголовного права. Большое внимание Н. С. Таганцев уделяет рассмотрению теорий, концепций, учений, дискуссионных суждений по важнейшим институтам уголовного права, созданным западной наукой, особенно немецким правом. Предлагаемый курс лекций содержит обширные сведения о теориях, школах, концепциях науки уголовного права в России, анализ фактов и событий из истории русского права и правоприменительной деятельности, благодаря чему и сегодня представляет несомненный интерес для читателей, особенно для юристов-профессионалов. Второй том посвящен видам карательных мер.</t>
   </si>
   <si>
     <t>978-5-534-08172-5, 978-5-534-08171-8</t>
   </si>
   <si>
     <t>27.06.2023</t>
   </si>
   <si>
     <t>СМЕРТНАЯ КАЗНЬ</t>
   </si>
   <si>
     <t>Уголовное право</t>
   </si>
   <si>
-    <t>В этом сборнике представлены работы русского криминолога, специалиста по уголовному праву Николая Степановича Таганцева (1843—1923), посвященные явлению смертной казни с точки зрения ее теоретического обоснования и практики ее применения. Последовательно выступая с гуманистических позиций против смертной казни в течение всей своей жизни, Таганцев раскрывает сущность этого наказания с точки зрения теории права, а также дает краткую историю применения смертной казни в России и в Европе. В заключительных двух частях книги опубликована речь Таганцева, произнесенная в Государственном совете в 1906 г. о законопроекте об отмене смертной казни, а также рассуждения Таганцева о полемике в Государственном совете по поводу этого законопроекта. Эти тексты служат хорошей иллюстрацией к тем политическим процессам, которые происходили в России накануне Первой мировой войны и революции. Публикуется по изданию 1913 г. в современной орфографии. Книга адресована студентам высших учебных заведений, обучающихся по юридическим направлениям, профессиональным юристам и всем интересующимся историей российского и зарубежного права.</t>
+    <t>В этом сборнике представлены работы русского криминолога, специалиста по уголовному праву Николая Степановича Таганцева (1843—1923), посвященные явлению смертной казни с точки зрения ее теоретического обоснования и практики ее применения. Последовательно выступая с гуманистических позиций против смертной казни в течение всей своей жизни, Таганцев раскрывает сущность этого наказания с точки зрения теории права, а также дает краткую историю применения смертной казни в России и в Европе. В заключительных двух частях книги опубликована речь Таганцева, произнесенная в Государственном совете в 1906 г. о законопроекте об отмене смертной казни, а также рассуждения Таганцева о полемике в Государственном совете по поводу этого законопроекта. Эти тексты служат хорошей иллюстрацией к тем политическим процессам, которые происходили в России накануне Первой мировой войны и революции. Публикуется по изданию 1913 г. в современной орфографии.</t>
   </si>
   <si>
     <t>978-5-534-17123-5</t>
   </si>
   <si>
     <t>67.408.022.25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>