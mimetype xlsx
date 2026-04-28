--- v2 (2026-03-14)
+++ v3 (2026-04-28)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
-    <t>14.03.2026</t>
+    <t>28.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>