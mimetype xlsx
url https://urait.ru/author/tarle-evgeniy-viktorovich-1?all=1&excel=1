--- v3 (2026-04-28)
+++ v4 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
-    <t>28.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -172,150 +172,150 @@
   <si>
     <t>ЖЕРМИНАЛЬ И ПРЕРИАЛЬ</t>
   </si>
   <si>
     <t>Книга представляет собой труд советского историка Евгения Викторовича Тарле о событиях, связанных с народными восстаниями в Париже 1795 года — последними массовыми выступлениями «плебейских» предместий французской столицы в эпоху «величайшей из буржуазных революций европейского прошлого». Печатается по изданию 1957 года. Для широкого круга читателей.</t>
   </si>
   <si>
     <t>978-5-534-11282-5</t>
   </si>
   <si>
     <t>63.3(0)5</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>22.03.2019</t>
   </si>
   <si>
     <t>ИСТОРИЯ XIX ВЕКА В 8 ТОМАХ. ТОМ 1. 1800-1815 ГОДЫ</t>
   </si>
   <si>
     <t>Сост. Рамбо А., Под ред. Лависса Э., Под общ. ред. Тарле Е.В.</t>
   </si>
   <si>
-    <t>Представленное издание — наиболее полный из когда-либо изданных обзор исторических событий XIX века. Коллективный труд французских историков и их европейских коллег, собранный воедино Лависсом и Рамбо, содержит в себе обширный фактический материал, посвященный не только внешней и внутренней политике государств, но и успехам цивилизации в области социальных отношений, экономики, науки и искусства. Мириады исторических деятелей, великих сражений, образцов беспримерного героизма и вероломного предательства, политических интриг, революций, взлетов и падений пронесутся перед читателем этой книги, написанной живым и увлекательным языком. История Франции в этом собрании отражена наиболее полно. Первый том посвящен приходу к власти Наполеона Бонапарта — человека, перекроившего карту Европы и навсегда изменившего мир. Рассмотрена также социально-политическая и культурная обстановка в других европейских государствах — Испании, Португалии, Италии, Швейцарии и Голландии в период с 1800 по 1815 год. Печатается по изданию 1938—1939 годов.Имеется дополнительный материал в ЭБС. Для широкого круга читателей.</t>
+    <t>Представленное издание — наиболее полный из когда-либо изданных обзор исторических событий XIX века. Коллективный труд французских историков и их европейских коллег, собранный воедино Лависсом и Рамбо, содержит в себе обширный фактический материал, посвященный не только внешней и внутренней политике государств, но и успехам цивилизации в области социальных отношений, экономики, науки и искусства. Первый том посвящен приходу к власти Наполеона Бонапарта — человека, перекроившего карту Европы и навсегда изменившего мир. Рассмотрена также социально-политическая и культурная обстановка в других европейских государствах — Испании, Португалии, Италии, Швейцарии и Голландии в период с 1800 по 1815 год. Для широкого круга читателей.</t>
   </si>
   <si>
     <t>978-5-534-09880-8, 978-5-534-09883-9</t>
   </si>
   <si>
     <t>20.12.2019</t>
   </si>
   <si>
     <t>ИСТОРИЯ XIX ВЕКА В 8 ТОМАХ. ТОМ 2. 1800-1815 ГОДЫ</t>
   </si>
   <si>
-    <t>Представленное издание — наиболее полный из когда-либо изданных обзор исторических событий XIX века. Коллективный труд французских историков и их европейских коллег, собранный воедино Лависсом и Рамбо, содержит в себе обширный фактический материал, посвященный не только внешней и внутренней политике государств, но и успехам цивилизации в области социальных отношений, экономики, науки и искусства. Мириады исторических деятелей, великих сражений, образцов беспримерного героизма и вероломного предательства, политических интриг, революций, взлетов и падений пронесутся перед читателем этой книги, написанной живым и увлекательным языком. История Франции в этом собрании отражена наиболее полно. Второй том освещает культурную и политическую жизнь периода с 1800 по 1815 год в Германии, Польше, Англии, Австрии и Пруссии, Венгрии, России, Соединенных Штатах Америки, восточных и скандинавских государствах. Французская история изложена в главах, посвященных походу Наполеона в Россию, закончившемся гибелью Виликой армии, войнам в Германии и самой Франции, падению Наполеона и Империи, первой реставрации Бурбонов и наполеоновскому возвращению с острова Эльбы, периоду Ста дней, драматически завершившемуся битвой при Ватерлоо. Печатается по изданию 1938—1939 годов. Для широкого круга читателей.</t>
+    <t>Представленное издание — наиболее полный из когда-либо изданных обзор исторических событий XIX века. Коллективный труд французских историков и их европейских коллег, собранный воедино Лависсом и Рамбо, содержит в себе обширный фактический материал, посвященный не только внешней и внутренней политике государств, но и успехам цивилизации в области социальных отношений, экономики, науки и искусства. Второй том освещает культурную и политическую жизнь периода с 1800 по 1815 год в Германии, Польше, Англии, Австрии и Пруссии, Венгрии, России, Соединенных Штатах Америки, восточных и скандинавских государствах. Французская история изложена в главах, посвященных походу Наполеона в Россию, закончившемся гибелью Великой армии, войнам в Германии и самой Франции, падению Наполеона и Империи, первой реставрации Бурбонов и наполеоновскому возвращению с острова Эльбы, периоду Ста дней, драматически завершившемуся битвой при Ватерлоо. Для широкого круга читателей.</t>
   </si>
   <si>
     <t>978-5-534-09881-5, 978-5-534-09883-9</t>
   </si>
   <si>
     <t>23.12.2019</t>
   </si>
   <si>
     <t>ИСТОРИЯ XIX ВЕКА В 8 ТОМАХ. ТОМ 3. 1815-1847 ГОДЫ</t>
   </si>
   <si>
-    <t>Представленное издание — наиболее полный из когда-либо изданных обзор исторических событий XIX века. Коллективный труд французских историков и их европейских коллег, собранный воедино Лависсом и Рамбо, содержит в себе обширный фактический материал, посвященный не только внешней и внутренней политике государств, но и успехам цивилизации в области социальных отношений, экономики, науки и искусства. Мириады исторических деятелей, великих сражений, образцов беспримерного героизма и вероломного предательства, политических интриг, революций, взлетов и падений пронесутся перед читателем этой книги, написанной живым и увлекательным языком. История Франции в этом собрании отражена наиболее полно. Третий том посвящен периоду с 1815 по 1847 год. Итоги наполеоновских войн подводятся на Венском конгрессе, начинается восстановление старых порядков и определение новых границ. Подробно рассматривается культурная и политическая обстановка в России, юго-восточной Европе, Испании и Португалии, Италии, анализируются восстания в Польше и Бельгии. История Франции отражена в обзоре второй реставрации Бурбонов, революции 1830 года, Июльской монархии. В отдельных главах рассматривается административное устройство Франции, ее экономика и литература. Печатается по изданию 1938—1939 годов. Для широкого круга читателей.</t>
+    <t>Представленное издание — наиболее полный из когда-либо изданных обзор исторических событий XIX века. Коллективный труд французских историков и их европейских коллег, собранный воедино Лависсом и Рамбо, содержит в себе обширный фактический материал, посвященный не только внешней и внутренней политике государств, но и успехам цивилизации в области социальных отношений, экономики, науки и искусства. Третий том посвящен периоду с 1815 по 1847 год. Итоги наполеоновских войн подводятся на Венском конгрессе, начинается восстановление старых порядков и определение новых границ. Подробно рассматривается культурная и политическая обстановка в России, юго-восточной Европе, Испании и Португалии, Италии, анализируются восстания в Польше и Бельгии. История Франции отражена в обзоре второй реставрации Бурбонов, революции 1830 года, Июльской монархии. В отдельных главах рассматривается административное устройство Франции, ее экономика и литература. Для широкого круга читателей.</t>
   </si>
   <si>
     <t>978-5-534-09882-2, 978-5-534-09883-9</t>
   </si>
   <si>
     <t>ИСТОРИЯ XIX ВЕКА В 8 ТОМАХ. ТОМ 4. 1815-1847 ГОДЫ</t>
   </si>
   <si>
-    <t>Представленное издание — наиболее полный из когда-либо изданных обзор исторических событий XIX века. Коллективный труд французских историков и их европейских коллег, собранный воедино Лависсом и Рамбо, содержит в себе обширный фактический материал, посвященный не только внешней и внутренней политике государств, но и успехам цивилизации в области социальных отношений, экономики, науки и искусства. Мириады исторических деятелей, великих сражений, образцов беспримерного героизма и вероломного предательства, политических интриг, революций, взлетов и падений пронесутся перед читателем этой книги, написанной живым и увлекательным языком. История Франции в этом собрании отражена наиболее полно. Четвертый том посвящен внешней и внутренней политике Англии, Швейцарии, германских и скандинавских государств. Особое внимание уделено государствам по ту сторону Атлантического океана — Соединенным Штатам Америки, странам Латинской Америки, а также колониям европейских держав в Африке, Азии и на Востоке. В отдельных главах освещается состояние науки и искусства в Европе, рассмотрен религиозный вопрос. Печатается по изданию 1938—1939 годов. Для широкого круга читателей.</t>
+    <t>Представленное издание — наиболее полный из когда-либо изданных обзор исторических событий XIX века. Коллективный труд французских историков и их европейских коллег, собранный воедино Лависсом и Рамбо, содержит в себе обширный фактический материал, посвященный не только внешней и внутренней политике государств, но и успехам цивилизации в области социальных отношений, экономики, науки и искусства. Четвертый том посвящен внешней и внутренней политике Англии, Швейцарии, германских и скандинавских государств. Особое внимание уделено государствам по ту сторону Атлантического океана — Соединенным Штатам Америки, странам Латинской Америки, а также колониям европейских держав в Африке, Азии и на Востоке. В отдельных главах освещается состояние науки и искусства в Европе, рассмотрен религиозный вопрос. Для широкого круга читателей.</t>
   </si>
   <si>
     <t>978-5-534-09899-0, 978-5-534-09883-9</t>
   </si>
   <si>
     <t>30.12.2019</t>
   </si>
   <si>
     <t>ИСТОРИЯ XIX ВЕКА В 8 ТОМАХ. ТОМ 5. 1848-1870 ГОДЫ</t>
   </si>
   <si>
-    <t>Представленное издание — наиболее полный из когда-либо изданных обзор исторических событий XIX века. Коллективный труд французских историков и их европейских коллег, собранный воедино Лависсом и Рамбо, содержит в себе обширный фактический материал, посвященный не только внешней и внутренней политике государств, но и успехам цивилизации в области социальных отношений, экономики, науки и искусства. Мириады исторических деятелей, великих сражений, образцов беспримерного героизма и вероломного предательства, политических интриг, революций, взлетов и падений пронесутся перед читателем этой книги, написанной живым и увлекательным языком. История Франции в этом собрании отражена наиболее полно. Пятый том посвящен политическим событиям середины XIX века в Европе. Небывалый подъем общественного сознания вызывает в ряде стран буржуазные революции. Государства Германии встают на путь объединения, образуется единое итальянское государство, народы стремятся к самостоятельности, ведутся освободительные войны. Мир меняется — монархии свергаются, политическая борьба накаляется, класс рабочих заявляет о своих правах. События этого периода определяют дальнейшее развитие европейской цивилизации. Печатается по изданию 1938—1939 годов. Для широкого круга читателей.</t>
+    <t>Представленное издание — наиболее полный из когда-либо изданных обзор исторических событий XIX века. Коллективный труд французских историков и их европейских коллег, собранный воедино Лависсом и Рамбо, содержит в себе обширный фактический материал, посвященный не только внешней и внутренней политике государств, но и успехам цивилизации в области социальных отношений, экономики, науки и искусства. Пятый том посвящен политическим событиям середины XIX века в Европе. Небывалый подъем общественного сознания вызывает в ряде стран буржуазные революции. Государства Германии встают на путь объединения, образуется единое итальянское государство, народы стремятся к самостоятельности, ведутся освободительные войны. Мир меняется — монархии свергаются, политическая борьба накаляется, класс рабочих заявляет о своих правах. События этого периода определяют дальнейшее развитие европейской цивилизации. Печатается по изданию 1938—1939 годов. Для широкого круга читателей.</t>
   </si>
   <si>
     <t>978-5-534-09879-2, 978-5-534-09883-9</t>
   </si>
   <si>
     <t>20.01.2020</t>
   </si>
   <si>
     <t>ИСТОРИЯ XIX ВЕКА В 8 ТОМАХ. ТОМ 6. 1848-1870 ГОДЫ</t>
   </si>
   <si>
-    <t>Представленное издание — наиболее полный из когда-либо изданных обзор исторических событий XIX века. Коллективный труд французских историков и их европейских коллег, собранный воедино Лависсом и Рамбо, содержит в себе обширный фактический материал, посвященный не только внешней и внутренней политике государств, но и успехам цивилизации в области социальных отношений, экономики, науки и искусства. Мириады исторических деятелей, великих сражений, образцов беспримерного героизма и вероломного предательства, политических интриг, революций, взлетов и падений пронесутся перед читателем этой книги, написанной живым и увлекательным языком. История Франции в этом собрании отражена наиболее полно. В шестом томе рассматривается общественно-политическая обстановка середины XIX века в государствах Скандинавии, Ближнего и Дальнего Востока, Северной и Южной Америки, Европы, в колониях Франции и Великобритании. Отдельно рассмотрена эпоха «великих реформ» в России, а также Гражданская война в США и Франко-прусская война 1870—1871 годов. В соответствующих главах приводятся сведения о французской экономике и литературе, европейском искусстве, науке и религии. Печатается по изданию 1938—1939 годов. Для широкого круга читателей.</t>
+    <t>Представленное издание — наиболее полный из когда-либо изданных обзор исторических событий XIX века. Коллективный труд французских историков и их европейских коллег, собранный воедино Лависсом и Рамбо, содержит в себе обширный фактический материал, посвященный не только внешней и внутренней политике государств, но и успехам цивилизации в области социальных отношений, экономики, науки и искусства. В шестом томе рассматривается общественно-политическая обстановка середины XIX века в государствах Скандинавии, Ближнего и Дальнего Востока, Северной и Южной Америки, Европы, в колониях Франции и Великобритании. Отдельно рассмотрена эпоха «великих реформ» в России, а также Гражданская война в США и Франко-прусская война 1870—1871 годов. В соответствующих главах приводятся сведения о французской экономике и литературе, европейском искусстве, науке и религии. Печатается по изданию 1938—1939 годов. Для широкого круга читателей.</t>
   </si>
   <si>
     <t>978-5-534-09900-3, 978-5-534-09883-9</t>
   </si>
   <si>
     <t>27.01.2020</t>
   </si>
   <si>
     <t>ИСТОРИЯ XIX ВЕКА В 8 ТОМАХ. ТОМ 7. 1870-1900 ГОДЫ</t>
   </si>
   <si>
-    <t>Представленное издание — наиболее полный из когда-либо изданных обзор исторических событий XIX века. Коллективный труд французских историков и их европейских коллег, собранный воедино Лависсом и Рамбо, содержит в себе обширный фактический материал, посвященный не только внешней и внутренней политике государств, но и успехам цивилизации в области социальных отношений, экономики, науки и искусства. Мириады исторических деятелей, великих сражений, образцов беспримерного героизма и вероломного предательства, политических интриг, революций, взлетов и падений пронесутся перед читателем этой книги, написанной живым и увлекательным языком. История Франции в этом собрании отражена наиболее полно. Седьмой том посвящен политической жизни европейских государств в последних трех десятилетиях XIX века. Политики борются за власть, народы за независимость, классы за положение в обществе — конец века становится временем непримиримой, ожесточенной политической борьбы. Напряжение в международной политике растет, классовая вражда усиливается — все это уже в XX веке выльется в революции и мировые войны, страшнее которых человечество еще не знало... Печатается по изданию 1938—1939 годов. Для широкого круга читателей.</t>
+    <t>Представленное издание — наиболее полный из когда-либо изданных обзор исторических событий XIX века. Коллективный труд французских историков и их европейских коллег, собранный воедино Лависсом и Рамбо, содержит в себе обширный фактический материал, посвященный не только внешней и внутренней политике государств, но и успехам цивилизации в области социальных отношений, экономики, науки и искусства. Седьмой том посвящен политической жизни европейских государств в последних трех десятилетиях XIX века. Политики борются за власть, народы за независимость, классы за положение в обществе — конец века становится временем непримиримой, ожесточенной политической борьбы. Напряжение в международной политике растет, классовая вражда усиливается — все это уже в XX веке выльется в революции и мировые войны, страшнее которых человечество еще не знало... Печатается по изданию 1938—1939 годов. Для широкого круга читателей.</t>
   </si>
   <si>
     <t>978-5-534-09901-0, 978-5-534-09883-9</t>
   </si>
   <si>
     <t>31.01.2020</t>
   </si>
   <si>
     <t>ИСТОРИЯ XIX ВЕКА В 8 ТОМАХ. ТОМ 8. 1870-1900 ГОДЫ</t>
   </si>
   <si>
-    <t>Представленное издание — наиболее полный из когда-либо изданных обзор исторических событий XIX века. Коллективный труд французских историков и их европейских коллег, собранный воедино Лависсом и Рамбо, содержит в себе обширный фактический материал, посвященный не только внешней и внутренней политике государств, но и успехам цивилизации в области социальных отношений, экономики, науки и искусства. Мириады исторических деятелей, великих сражений, образцов беспримерного героизма и вероломного предательства, политических интриг, революций, взлетов и падений пронесутся перед читателем этой книги, написанной живым и увлекательным языком. История Франции в этом собрании отражена наиболее полно. Восьмой том посвящен политической ситуации в конце XIX века в странах Востока, Африки и обеих Америк, дается обзор внешнеполитической ситуации в Европе. Описано завершение «раздела мира» — образование новых колоний становится невозможным, мир готовится к их перераспределению. Подробно рассматривается состояние науки, религии, искусства и экономики на рубеже веков. Печатается по изданию 1938—1939 годов. Для широкого круга читателей.</t>
+    <t>Представленное издание — наиболее полный из когда-либо изданных обзор исторических событий XIX века. Коллективный труд французских историков и их европейских коллег, собранный воедино Лависсом и Рамбо, содержит в себе обширный фактический материал, посвященный не только внешней и внутренней политике государств, но и успехам цивилизации в области социальных отношений, экономики, науки и искусства. Восьмой том посвящен политической ситуации в конце XIX века в странах Востока, Африки и обеих Америк, дается обзор внешнеполитической ситуации в Европе. Описано завершение «раздела мира» — образование новых колоний становится невозможным, мир готовится к их перераспределению. Подробно рассматривается состояние науки, религии, искусства и экономики на рубеже веков. Печатается по изданию 1938—1939 годов. Для широкого круга читателей.</t>
   </si>
   <si>
     <t>978-5-534-09902-7, 978-5-534-09883-9</t>
   </si>
   <si>
     <t>30.10.2017</t>
   </si>
   <si>
     <t>ИСТОРИЯ ИНКВИЗИЦИИ</t>
   </si>
   <si>
     <t>Арну А. ; Под ред. Тарле Е.В.</t>
   </si>
   <si>
     <t>Религиоведение</t>
   </si>
   <si>
-    <t>Труд французского политического деятеля и писателя Артюра Арну посвящен истории инквизиции и вышел в Париже в конце второй империи, в 1869 году. Читатель, не знакомый с понятием об инквизиции и ее историей, прочитав книгу Арну, получит отчетливое представление не только о зарождении и эволюции этого исторического явления, но и о повседневной его практике — о его делопроизводстве, бытовой стороне. Лучше всего в книге изложены события XIV, XV и XVI веков. Также поднимаются темы учреждения инквизиции, ее становление во Франции, Италии, Испании и других странах. Освещены действия знаменитых инквизиторов — Торквемады, Вальдеса и их преемников. Автор приводит документы ватиканских архивов, показывает, как видоизменялся аппарат инквизиции в разные эпохи при разных правителях. Предисловие составил российский и советский историк Евгений Тарле. Также в книге приводятся иллюстрации к каждой главе, общий подсчет жертв инквизиции. Талантливо написанная работа Арну окажется весьма полезной в России, где историография инквизиции чрезвычайно бедна.</t>
+    <t>Труд французского политического деятеля и писателя Артюра Арну посвящен истории инквизиции и вышел в Париже в конце второй империи, в 1869 году. Читатель, не знакомый с понятием об инквизиции и ее историей, прочитав книгу Арну, получит отчетливое представление не только о зарождении и эволюции этого исторического явления, но и о повседневной его практике. Лучше всего в книге изложены события XIV, XV и XVI веков. Также поднимаются темы учреждения инквизиции, ее становление во Франции, Италии, Испании и других странах. Освещены действия знаменитых инквизиторов — Торквемады, Вальдеса и их преемников. Автор приводит документы ватиканских архивов, показывает, как видоизменялся аппарат инквизиции в разные эпохи при разных правителях. Талантливо написанная работа Арну окажется весьма полезной в России, где историография инквизиции чрезвычайно бедна.</t>
   </si>
   <si>
     <t>978-5-534-05291-6</t>
   </si>
   <si>
     <t>63.3(4)</t>
   </si>
   <si>
     <t>31.10.2022</t>
   </si>
   <si>
     <t>КРЫМСКАЯ ВОЙНА В 2 Т. ТОМ 1 2-е изд.</t>
   </si>
   <si>
     <t>История России</t>
   </si>
   <si>
     <t>Настоящее издание, представленное в двух томах, посвящено одному из центральных событий мировой и, в частности, русской истории — Крымской войне, и именно истории дипломатической подготовки этой войны и дипломатической борьбы, не прекращавшейся во время войны и при ее окончании. Выдающийся историк Е. В. Тарле использовал огромный архивный и печатный материал, с помощью которого смог показать читателю тонкие хитросплетения европейской политики в середине XIX столетия, расхождение интересов стран, их экономические позиции и борьбу враждующих сторон. Талант российского ученого позволил создать впечатляющее историческое полотно, подробно повествующее о Крымской войне, которое и по сей день не утратило своей научной значимости. Для широкого круга читателей.</t>
   </si>
   <si>
     <t>978-5-534-15864-9, 978-5-534-15865-6</t>
   </si>
   <si>
     <t>08.11.2022</t>
   </si>
@@ -355,51 +355,51 @@
   <si>
     <t>27.08.2018</t>
   </si>
   <si>
     <t>ОЧЕРКИ ВОЕННЫХ КАМПАНИЙ</t>
   </si>
   <si>
     <t>Наполеон -. ; Под ред. Тарле Е.В.</t>
   </si>
   <si>
     <t>Высокая историческая и теоретическая ценность произведений Наполеона, касающихся его войн, давно уже признана в науке и не нуждается в доказательствах. Величайший полководец мировой истории настойчиво и неоднократно советовал всякому военному человеку изучать пристально и в деталях походы таких полководцев, как Цезарь, Ганнибал, Тюренн, Фридрих Великий. В военном искусстве друзья и враги французского императора признали его успехи еще при жизни, и это мнение не изменилось даже после неудач последних лет его военной карьеры. В издание вошли воспоминания Наполеона о его любимой итальянской кампании 1796—1797 гг., где впервые его полководческий дар поразил Европу. Молниеносные успехи французского императора оставили неотразимый и глубокий след в истории, как поразительный, почти сказочный ряд неслыханных стратегических и тактических достижений.</t>
   </si>
   <si>
     <t>978-5-534-06649-4</t>
   </si>
   <si>
     <t>63.3(0)52</t>
   </si>
   <si>
     <t>31.03.2021</t>
   </si>
   <si>
     <t>ОЧЕРКИ ИСТОРИИ КОЛОНИАЛЬНОЙ ПОЛИТИКИ ЗАПАДНОЕВРОПЕЙСКИХ ГОСУДАРСТВ (КОНЕЦ XV - НАЧАЛО XIX ВЕКА) 2-е изд.</t>
   </si>
   <si>
-    <t>Труд известного русского историка Евгения Викторовича Тарле (1874—1955) «Очерки по истории колониальной политики западноевропейских государств» создавался в 1933—1934 гг. и охватывает начальный период колониальных захватов и колониальной эксплуатации (XV — начало XIX в.). Работа состоит из пятнадцати очерков, которые последовательно рассматривают историю развития колониализма от предпосылок европейской экспансии эпохи Средневековья и до наполеоновской колониальной политики. Неоспоримым достоинством работы Е. В. Тарле является то, что развитие колониальной политики показано в своем логическом развитии, с учетом причин и следствий даже тех исторических событий, которые, на первый взгляд, не имели прямого отношения к происходящему. В книге активно используются современные автору исследования отечественных и зарубежных ученых, подвергаемые Е. В. Тарле глубокому анализу. Несмотря на то, что с момента создания очерков положение многих колониальных стран значительно изменилось, исследование Е. В. Тарле актуально и по сей день и будет интересно как студентам исторических специальностей, так и широкому кругу читателей.</t>
+    <t>Труд известного русского историка Евгения Викторовича Тарле (1874—1955) «Очерки по истории колониальной политики западноевропейских государств» создавался в 1933—1934 гг. и охватывает начальный период колониальных захватов и колониальной эксплуатации (XV — начало XIX в.). Работа состоит из пятнадцати очерков, которые последовательно рассматривают историю развития колониализма от предпосылок европейской экспансии эпохи Средневековья и до наполеоновской колониальной политики. Неоспоримым достоинством работы Е. В. Тарле является то, что развитие колониальной политики показано в своем логическом развитии, с учетом причин и следствий даже тех исторических событий, которые, на первый взгляд, не имели прямого отношения к происходящему. В книге активно используются современные автору исследования отечественных и зарубежных ученых, подвергаемые Е. В. Тарле глубокому анализу.</t>
   </si>
   <si>
     <t>978-5-534-14213-6</t>
   </si>
   <si>
     <t>15.06.2017</t>
   </si>
   <si>
     <t>ТАЛЕЙРАН</t>
   </si>
   <si>
     <t>В книге академика Е. В. Тарле дается представление об историческом значении личности Талейрана. В ней освещена дипломатическая деятельность Талейрана, его роль в истории франко-русских отношений XIX в. Печатается по изданию: Тарле, Е. В. Талейран. — М. : Издательство АН СССР, 1957. Для широкого круга читателей.</t>
   </si>
   <si>
     <t>978-5-534-08847-2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">