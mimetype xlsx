--- v4 (2026-06-23)
+++ v5 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
-    <t>23.06.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>