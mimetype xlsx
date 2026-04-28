--- v2 (2026-02-23)
+++ v3 (2026-04-28)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
-    <t>23.02.2026</t>
+    <t>28.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>