--- v3 (2026-04-28)
+++ v4 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
-    <t>28.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>30.10.2017</t>
   </si>
   <si>
     <t>ИСТОРИЯ ИНКВИЗИЦИИ</t>
   </si>
   <si>
     <t>Арну А. ; Под ред. Тарле Е.В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Антология мысли</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Религиоведение</t>
   </si>
   <si>
-    <t>Труд французского политического деятеля и писателя Артюра Арну посвящен истории инквизиции и вышел в Париже в конце второй империи, в 1869 году. Читатель, не знакомый с понятием об инквизиции и ее историей, прочитав книгу Арну, получит отчетливое представление не только о зарождении и эволюции этого исторического явления, но и о повседневной его практике — о его делопроизводстве, бытовой стороне. Лучше всего в книге изложены события XIV, XV и XVI веков. Также поднимаются темы учреждения инквизиции, ее становление во Франции, Италии, Испании и других странах. Освещены действия знаменитых инквизиторов — Торквемады, Вальдеса и их преемников. Автор приводит документы ватиканских архивов, показывает, как видоизменялся аппарат инквизиции в разные эпохи при разных правителях. Предисловие составил российский и советский историк Евгений Тарле. Также в книге приводятся иллюстрации к каждой главе, общий подсчет жертв инквизиции. Талантливо написанная работа Арну окажется весьма полезной в России, где историография инквизиции чрезвычайно бедна.</t>
+    <t>Труд французского политического деятеля и писателя Артюра Арну посвящен истории инквизиции и вышел в Париже в конце второй империи, в 1869 году. Читатель, не знакомый с понятием об инквизиции и ее историей, прочитав книгу Арну, получит отчетливое представление не только о зарождении и эволюции этого исторического явления, но и о повседневной его практике. Лучше всего в книге изложены события XIV, XV и XVI веков. Также поднимаются темы учреждения инквизиции, ее становление во Франции, Италии, Испании и других странах. Освещены действия знаменитых инквизиторов — Торквемады, Вальдеса и их преемников. Автор приводит документы ватиканских архивов, показывает, как видоизменялся аппарат инквизиции в разные эпохи при разных правителях. Талантливо написанная работа Арну окажется весьма полезной в России, где историография инквизиции чрезвычайно бедна.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-05291-6</t>
   </si>
   <si>
     <t>63.3(4)</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>31.10.2022</t>
   </si>
   <si>
     <t>КРЫМСКАЯ ВОЙНА В 2 Т. ТОМ 1 2-е изд.</t>
   </si>
   <si>
     <t>Тарле Е. В.</t>
   </si>
   <si>
     <t>История России</t>
   </si>
@@ -226,51 +226,51 @@
   <si>
     <t>27.08.2018</t>
   </si>
   <si>
     <t>ОЧЕРКИ ВОЕННЫХ КАМПАНИЙ</t>
   </si>
   <si>
     <t>Наполеон -. ; Под ред. Тарле Е.В.</t>
   </si>
   <si>
     <t>Высокая историческая и теоретическая ценность произведений Наполеона, касающихся его войн, давно уже признана в науке и не нуждается в доказательствах. Величайший полководец мировой истории настойчиво и неоднократно советовал всякому военному человеку изучать пристально и в деталях походы таких полководцев, как Цезарь, Ганнибал, Тюренн, Фридрих Великий. В военном искусстве друзья и враги французского императора признали его успехи еще при жизни, и это мнение не изменилось даже после неудач последних лет его военной карьеры. В издание вошли воспоминания Наполеона о его любимой итальянской кампании 1796—1797 гг., где впервые его полководческий дар поразил Европу. Молниеносные успехи французского императора оставили неотразимый и глубокий след в истории, как поразительный, почти сказочный ряд неслыханных стратегических и тактических достижений.</t>
   </si>
   <si>
     <t>978-5-534-06649-4</t>
   </si>
   <si>
     <t>63.3(0)52</t>
   </si>
   <si>
     <t>31.03.2021</t>
   </si>
   <si>
     <t>ОЧЕРКИ ИСТОРИИ КОЛОНИАЛЬНОЙ ПОЛИТИКИ ЗАПАДНОЕВРОПЕЙСКИХ ГОСУДАРСТВ (КОНЕЦ XV - НАЧАЛО XIX ВЕКА) 2-е изд.</t>
   </si>
   <si>
-    <t>Труд известного русского историка Евгения Викторовича Тарле (1874—1955) «Очерки по истории колониальной политики западноевропейских государств» создавался в 1933—1934 гг. и охватывает начальный период колониальных захватов и колониальной эксплуатации (XV — начало XIX в.). Работа состоит из пятнадцати очерков, которые последовательно рассматривают историю развития колониализма от предпосылок европейской экспансии эпохи Средневековья и до наполеоновской колониальной политики. Неоспоримым достоинством работы Е. В. Тарле является то, что развитие колониальной политики показано в своем логическом развитии, с учетом причин и следствий даже тех исторических событий, которые, на первый взгляд, не имели прямого отношения к происходящему. В книге активно используются современные автору исследования отечественных и зарубежных ученых, подвергаемые Е. В. Тарле глубокому анализу. Несмотря на то, что с момента создания очерков положение многих колониальных стран значительно изменилось, исследование Е. В. Тарле актуально и по сей день и будет интересно как студентам исторических специальностей, так и широкому кругу читателей.</t>
+    <t>Труд известного русского историка Евгения Викторовича Тарле (1874—1955) «Очерки по истории колониальной политики западноевропейских государств» создавался в 1933—1934 гг. и охватывает начальный период колониальных захватов и колониальной эксплуатации (XV — начало XIX в.). Работа состоит из пятнадцати очерков, которые последовательно рассматривают историю развития колониализма от предпосылок европейской экспансии эпохи Средневековья и до наполеоновской колониальной политики. Неоспоримым достоинством работы Е. В. Тарле является то, что развитие колониальной политики показано в своем логическом развитии, с учетом причин и следствий даже тех исторических событий, которые, на первый взгляд, не имели прямого отношения к происходящему. В книге активно используются современные автору исследования отечественных и зарубежных ученых, подвергаемые Е. В. Тарле глубокому анализу.</t>
   </si>
   <si>
     <t>978-5-534-14213-6</t>
   </si>
   <si>
     <t>63.3(0)</t>
   </si>
   <si>
     <t>15.06.2017</t>
   </si>
   <si>
     <t>ТАЛЕЙРАН</t>
   </si>
   <si>
     <t>В книге академика Е. В. Тарле дается представление об историческом значении личности Талейрана. В ней освещена дипломатическая деятельность Талейрана, его роль в истории франко-русских отношений XIX в. Печатается по изданию: Тарле, Е. В. Талейран. — М. : Издательство АН СССР, 1957. Для широкого круга читателей.</t>
   </si>
   <si>
     <t>978-5-534-08847-2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">