--- v2 (2026-04-02)
+++ v3 (2026-06-02)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
-[...1 lines deleted...]
-    <t>02.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+  <si>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -179,53 +179,50 @@
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>978-5-534-19604-7</t>
   </si>
   <si>
     <t>19.05.2023</t>
   </si>
   <si>
     <t>СЕРТИФИКАЦИЯ 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Издание представляет собой модуль по курсу «Метрология, стандартизация и сертификация». Изложены научно-технические, нормативно-методические и организационные основы сертификации продукции и услуг. С целью гармонизации работ в области сертификации подробно рассмотрены методология и практика сертификации за рубежом. Приведено большое число примеров и справочных данных в виде таблиц и диаграмм.</t>
   </si>
   <si>
     <t>978-5-534-16328-5</t>
   </si>
   <si>
     <t>СЕРТИФИКАЦИЯ 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
-  </si>
-[...1 lines deleted...]
-    <t>В учебнике по курсу «Метрология, стандартизация и сертификация» изложены научно-технические, нормативно-методические и организационные основы сертификации продукции и услуг. С целью гармонизации работ в области сертификации подробно рассмотрены методология и практика сертификации за рубежом. Приведено большое число примеров и справочных данных в виде таблиц и диаграмм. В книге приведено большое число примеров и справочных данных в виде таблиц и диаграмм. После каждой главы даются контрольные вопросы и задания.</t>
   </si>
   <si>
     <t>978-5-534-16331-5</t>
   </si>
   <si>
     <t>30.1065.2/4.ця723</t>
   </si>
   <si>
     <t>20.05.2023</t>
   </si>
   <si>
     <t>СТАНДАРТИЗАЦИЯ И СЕРТИФИКАЦИЯ 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>В учебнике рассматриваются средства и методы проведения работ по различным видам стандартизации и сертификации. Изложены научно-технические, нормативно-методические и организационные основы стандартизации и сертификации продукции и услуг. С целью гармонизации работ в области стандартизации и сертификации подробно рассмотрены методология и практика сертификации за рубежом. Приведено большое число примеров и справочных данных в виде таблиц и диаграмм. После каждой главы даются контрольные вопросы и задания.</t>
   </si>
   <si>
     <t>978-5-534-16329-2</t>
   </si>
   <si>
     <t>30.10я723</t>
   </si>
 </sst>
 </file>
 
@@ -1089,131 +1086,131 @@
       <c r="K8" s="6" t="s">
         <v>51</v>
       </c>
       <c r="L8" s="9">
         <v>1179.0</v>
       </c>
       <c r="M8" s="9">
         <v>1299.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>51</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.367</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>583823</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>348</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>51</v>
       </c>
       <c r="L9" s="9">
         <v>1839.0</v>
       </c>
       <c r="M9" s="9">
         <v>2019.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>51</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.542</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>