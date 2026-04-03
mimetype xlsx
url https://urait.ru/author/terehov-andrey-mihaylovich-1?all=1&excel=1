--- v1 (2026-02-16)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>17.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>