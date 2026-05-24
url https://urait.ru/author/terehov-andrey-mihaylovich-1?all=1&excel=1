--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
-[...1 lines deleted...]
-    <t>03.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+  <si>
+    <t>24.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,78 +133,75 @@
   <si>
     <t>26.10.2022</t>
   </si>
   <si>
     <t>БУХГАЛТЕРСКИЙ УЧЕТ В ОРГАНИЗАЦИЯХ ОБЩЕСТВЕННОГО ПИТАНИЯ 3-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Николенко П. Г., Терехов А. М.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Бухгалтерский учет и аудит. Налоговый учет</t>
   </si>
   <si>
-    <t>В курсе «Бухгалтерский управленческий учет в организациях общественного питания» рассматриваются основные вопросы организации и ведения бухгалтерского управленческого учета в организациях общественного питания, представлена характеристика основных приемов и методов управленческого учета, применяемых в условиях современной российской экономики. Предложены подробные планы практических занятий, даны примеры задач, задания для самостоятельного выполнения и вопросы для обсуждения. Тематика вопросов практических занятий нацеливает обучающихся на активизацию мыслительной деятельности, самостоятельную работу, осознанное отношение к бухгалтерскому управленческому учету, который опирается на интеграцию экономических знаний при принятии управленческих решений. Содержание соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Предназначено для студентов высших учебных заведений, обучающихся по направлению подготовки 19.03.04 «Технология продукции и организация общественного питания», а также преподавателей, сотрудников предприятий индустрии питания.</t>
+    <t>В курсе «Бухгалтерский управленческий учет в организациях общественного питания» рассматриваются основные вопросы организации и ведения бухгалтерского управленческого и финансового учетов в организациях общественного питания, представлена характеристика основных приемов и методов управленческого учета, применяемых в условиях современной российской экономики. Предложены подробные планы практических занятий, даны примеры задач, задания для самостоятельного выполнения и вопросы для обсуждения. Тематика вопросов практических занятий нацеливает обучающихся на активизацию мыслительной деятельности, самостоятельную работу, осознанное отношение к бухгалтерскому управленческому и финансовому учетам, которое опирается на интеграцию экономических знаний при принятии управленческих решений.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-15737-6</t>
   </si>
   <si>
     <t>65.052.21я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>02.11.2022</t>
   </si>
   <si>
     <t>БУХГАЛТЕРСКИЙ УЧЕТ В ОРГАНИЗАЦИЯХ ОБЩЕСТВЕННОГО ПИТАНИЯ 3-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
-  </si>
-[...1 lines deleted...]
-    <t>В курсе «Бухгалтерский управленческий учет в организациях общественного питания» рассматриваются основные вопросы организации и ведения бухгалтерского управленческого и финансового учетов в организациях общественного питания, представлена характеристика основных приемов и методов управленческого учета, применяемых в условиях современной российской экономики. Предложены подробные планы практических занятий, даны примеры задач, задания для самостоятельного выполнения и вопросы для обсуждения. Тематика вопросов практических занятий нацеливает обучающихся на активизацию мыслительной деятельности, самостоятельную работу, осознанное отношение к бухгалтерскому управленческому и финансовому учетам, которое опирается на интеграцию экономических знаний при принятии управленческих решений. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Предназначено для студентов образовательных учреждений среднего профессионального образования, обучающихся по направлению подготовки «Технология продукции и организация общественного питания», а также преподавателей, сотрудников предприятий индустрии питания.</t>
   </si>
   <si>
     <t>978-5-534-15892-2</t>
   </si>
   <si>
     <t>65.052.21я723</t>
   </si>
   <si>
     <t>10.06.2024</t>
   </si>
   <si>
     <t>МЕТОДЫ СТАТИСТИЧЕСКОГО АНАЛИЗА В ИНДУСТРИИ ТУРИЗМА. ПРАКТИЧЕСКИЙ КУРС. Учебник для вузов</t>
   </si>
   <si>
     <t>Терехов А. М., Николенко П. Г., Ефремова М. В.</t>
   </si>
   <si>
     <t>Экономика в отдельных отраслях</t>
   </si>
   <si>
     <t>Содержание практического курса дисциплины: «Основы статистического анализа в сфере туризма» предназначен для освоения учебного плана направления подготовки: 43.03.02 «Туризм», профиль подготовки «Технологии и организация туроператорских и турагентских услуг». В курсе приведены примеры решения задач, что поможет студентам лучше понять материал и его практическое применение. Одной из особенностей данного курса является наличие задач для самостоятельного решения и проверки усвоения полученных знаний. Практический курс нацеливает на систематизированный подход к изучению статистики в сервисе и туризме и может быть использовано как в рамках учебного процесса, в том числе при написании выпускной квалификационной работе.</t>
   </si>
   <si>
     <t>978-5-534-18626-0</t>
   </si>
@@ -937,134 +934,134 @@
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>2199.0</v>
       </c>
       <c r="M6" s="9">
         <v>2419.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.636</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>589618</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="E7" s="6" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>154</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>609.0</v>
       </c>
       <c r="M7" s="9">
         <v>669.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="S7" s="6" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="X7" s="6" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="Y7" s="8">
         <v>0.244</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>