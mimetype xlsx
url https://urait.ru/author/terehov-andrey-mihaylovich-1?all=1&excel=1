--- v3 (2026-05-24)
+++ v4 (2026-07-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>24.05.2026</t>
+    <t>14.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>