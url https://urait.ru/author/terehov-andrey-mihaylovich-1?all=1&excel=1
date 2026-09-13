--- v4 (2026-07-14)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>14.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -843,54 +843,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>426</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2199.0</v>
+        <v>2309.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2419.0</v>
+        <v>2539.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -913,54 +913,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>426</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>2199.0</v>
+        <v>2309.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2419.0</v>
+        <v>2539.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
@@ -983,54 +983,54 @@
       <c r="B7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>154</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>609.0</v>
+        <v>639.0</v>
       </c>
       <c r="M7" s="9">
-        <v>669.0</v>
+        <v>699.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>55</v>
       </c>