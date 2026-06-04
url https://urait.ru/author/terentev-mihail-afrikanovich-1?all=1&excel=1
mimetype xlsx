--- v2 (2026-04-03)
+++ v3 (2026-06-04)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>03.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,84 +130,84 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>09.08.2021</t>
   </si>
   <si>
     <t>ИСТОРИЯ ЗАВОЕВАНИЯ СРЕДНЕЙ АЗИИ В 3 Т. ТОМ 1</t>
   </si>
   <si>
     <t>Терентьев М. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Антология мысли</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>История России</t>
   </si>
   <si>
-    <t>«История завоевания Средней Азии» в трех томах авторства генерал-лейтенанта М. А. Терентьева принадлежит к числу важнейших источников по истории региона. Труд был издан в начале XX века, сам автор принимал участие в описываемых событиях. Терентьев впоследствии занимал военно-юридический пост в одном из туркестанских уездов. Имея возможность работать в архивах, а также наблюдать за жизнью местного населения под русской властью, автор обрел бесценные материалы по этнографии, истории, географии Средней Азии. Сам Терентьев также изучал турецкий и арабский языки, был знаком с мусульманской культурой, работал над составлением различных азбук и разговорников, продвигая собственную методику изучения языка. Автор излагает свой труд максимально беспристрастно, рассказывая и о мужестве, и о подлости обеих сторон, не закрывает глаза на преступления против населения и казнокрадство. Поражает насколько критически Терентьев оценивает своих непосредственных начальников, например, К. П. фон Кауфмана, называемого устроителем туркестанского края. Первый том начинается с обзора взаимоотношений русских с кочевниками с момента стояния на реке Угре 1480 года. Постепенно от первых попыток найти пути в Индию и колонизации Сибири мы переходим к утверждению империи в степях и на Кавказе. После событий Крымской войны становится очевидно, что ситуация переходит в новую плоскость. Теперь Великобритания и Россия схлестнулись в так называемой «Большой игре» за рынки в Азии Для широкого круга читателей.</t>
+    <t>«История завоевания Средней Азии» в трех томах авторства генерал-лейтенанта М. А. Терентьева принадлежит к числу важнейших источников по истории региона. Труд был издан в начале XX века, сам автор принимал участие в описываемых событиях. Терентьев впоследствии занимал военно-юридический пост в одном из туркестанских уездов. Имея возможность работать в архивах, а также наблюдать за жизнью местного населения под русской властью, автор обрел бесценные материалы по этнографии, истории, географии Средней Азии. Сам Терентьев также изучал турецкий и арабский языки, был знаком с мусульманской культурой, работал над составлением различных азбук и разговорников, продвигая собственную методику изучения языка. Автор излагает свой труд максимально беспристрастно, рассказывая и о мужестве, и о подлости обеих сторон, не закрывает глаза на преступления против населения и казнокрадство.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-11638-0, 978-5-534-11639-7</t>
   </si>
   <si>
     <t>63.3(5)</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>11.08.2021</t>
   </si>
   <si>
     <t>ИСТОРИЯ ЗАВОЕВАНИЯ СРЕДНЕЙ АЗИИ В 3 Т. ТОМ 2</t>
   </si>
   <si>
-    <t>Второй том «Истории завоевания Средней Азии» генерал-лейтенанта М. А. Терентьева повествует о дальнейшем наступлении Российской империи в Центральную Азию во второй половине XIX века. Автор, сам принимавший участие в событиях, освещает не только военную сторону вопроса, соответствующую его профессии. Книга также затрагивает вопросы этнографии, географии и истории этих земель. М. А. Терентьев имел неограниченные возможности работы в архивах, он излагает события максимально беспристрастно, рассказывая и о мужестве, и о подлости обеих сторон, не закрывает глаза на преступления против населения и казнокрадство. Поражает, насколько критически автор оценивает своих непосредственных начальников, насколько глубоко его знание культуры, языков, религии, менталитета и истории среднеазиатских народов. Второй том описывает напряженную эскалацию так называемой «Большой игры» за влияние в Средней Азии и Индии между Великобританией и Россией. Опиумные войны и восстания в Китае, борьба соперничающих за троны ханств, тонкая дипломатическая игра Ирана, русско-турецкая война и ее последствия — все это характеризовало политическую обстановку того времени в Центральной Азии как крайне нестабильную. Для широкого круга читателей.</t>
+    <t>Второй том «Истории завоевания Средней Азии» генерал-лейтенанта М. А. Терентьева повествует о дальнейшем наступлении Российской империи в Центральную Азию во второй половине XIX века. Автор, сам принимавший участие в событиях, освещает не только военную сторону вопроса, соответствующую его профессии. Книга также затрагивает вопросы этнографии, географии и истории этих земель. М. А. Терентьев имел неограниченные возможности работы в архивах, он излагает события максимально беспристрастно.</t>
   </si>
   <si>
     <t>978-5-534-11640-3, 978-5-534-11639-7</t>
   </si>
   <si>
     <t>02.09.2021</t>
   </si>
   <si>
     <t>ИСТОРИЯ ЗАВОЕВАНИЯ СРЕДНЕЙ АЗИИ В 3 Т. ТОМ 3</t>
   </si>
   <si>
-    <t>Третий том «Истории завоевания Средней Азии» генерал-лейтенанта М. А. Терентьева повествует о дальнейшем наступлении Российской империи в Центральную Азию в последней трети XIX века. Автор, сам принимавший участие в событиях, освещает не только военную сторону вопроса, соответствующую его профессии. Книга также затрагивает вопросы этнографии, географии и истории этих земель. Поскольку М. А. Терентьев имел неограниченные возможности работы в архивах, он излагает свой труд максимально беспристрастно, рассказывая и о мужестве, и о подлости обеих сторон, не закрывает глаза на преступления против населения и казнокрадство. Поражает, насколько критически автор оценивает своих непосредственных начальников, насколько многомерно его знание культуры, языков, религии, менталитета и истории среднеазиатских народов. Данный том описывает последние вехи утверждения России в Средней Азии, а также самый пик напряженности «Большой игры» между Российской и Британской империями. Продвинувшись непосредственно к границам Афганистана, находившегося под британским протекторатом, Россия подступила уже почти к границам Индии, жемчужины Британской короны. Тонкая дипломатическая игра, постоянные споры о разграничении территорий, шпионаж, а также поддержка англичанами Турции в русско-турецкой войне 1877—1878 годов уже на территории Европы чрезвычайно обостряли отношения России и Великобритании. Небольшое столкновение на реке Кушка грозило всему миру войной между двумя сильнейшими империями</t>
+    <t>Третий том «Истории завоевания Средней Азии» генерал-лейтенанта М. А. Терентьева повествует о дальнейшем наступлении Российской империи в Центральную Азию в последней трети XIX века. Данный том описывает последние вехи утверждения России в Средней Азии, а также самый пик напряженности «Большой игры» между Российской и Британской империями. Продвинувшись непосредственно к границам Афганистана, находившегося под британским протекторатом, Россия подступила уже почти к границам Индии, жемчужины Британской короны. Тонкая дипломатическая игра, постоянные споры о разграничении территорий, шпионаж, а также поддержка англичанами Турции в русско-турецкой войне 1877—1878 годов уже на территории Европы чрезвычайно обостряли отношения России и Великобритании. Небольшое столкновение на реке Кушка грозило всему миру войной между двумя сильнейшими империями</t>
   </si>
   <si>
     <t>978-5-534-11641-0, 978-5-534-11639-7</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>