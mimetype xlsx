--- v2 (2026-05-22)
+++ v3 (2026-07-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>22.05.2026</t>
+    <t>15.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -178,51 +178,51 @@
   <si>
     <t>13.07.2023</t>
   </si>
   <si>
     <t>ПРИКЛАДНЫЕ АСПЕКТЫ МЕНЕДЖМЕНТА 3-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В курсе рассмотрены практические аспекты внедрения менеджмента качества, управления человеческими ресурсами, осуществления деловых коммуникаций и работы с автоматизированными системами менеджмента. Обучающийся знакомится с практическими методами менеджмента, спецификой управленческой деятельности, особенностями практического решения различных управленческих задач. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-17087-0</t>
   </si>
   <si>
     <t>04.07.2023</t>
   </si>
   <si>
     <t>ТЕОРЕТИЧЕСКИЕ ОСНОВЫ МЕНЕДЖМЕНТА 3-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>В учебнике представлены практически все аспекты современного менеджмента: общий менеджмент, стратегический менеджмент, международный менеджмент, финансовый менеджмент, инновационный менеджмент, персонал-менеджмент, управление рисками, управленческое решение, организационная культура, управление качеством и пр. Издание состоит из двух частей. Материал выстроен так, что читатель сначала получает представление о менеджменте как науке и области практической деятельности, его историческом развитии, узнает о методах и функциях менеджмента, современном состоянии теории и практики менеджмента, затем знакомится с практическими методами менеджмента, спецификой управленческой деятельности, методами принятия управленческих решений, особенностями практического решения различных управленческих задач.</t>
+    <t>В курсе рассмотрены история, функции, методы и финансовые ресурсы менеджмента, управление рисками, стратегический менеджмент, стандартизация и сертификация в менеджменте. Уделено внимание различным аспектам работы менеджера, а также навыкам и чертам характера, необходимым хорошему управленцу. Описана специфика управленческой деятельности, методы принятия управленческих решений, особенности практического решения различных управленческих задач. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования. Для студентов образовательных учреждений среднего профессионального образования</t>
   </si>
   <si>
     <t>978-5-534-17086-3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>