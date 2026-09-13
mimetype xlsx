--- v3 (2026-07-14)
+++ v4 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>15.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -837,54 +837,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>347</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1839.0</v>
+        <v>1929.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2019.0</v>
+        <v>2119.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>40</v>
       </c>
@@ -907,54 +907,54 @@
       <c r="B6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>320</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1709.0</v>
+        <v>1799.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1879.0</v>
+        <v>1979.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>45</v>
       </c>
@@ -977,54 +977,54 @@
       <c r="B7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>347</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1839.0</v>
+        <v>1929.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2019.0</v>
+        <v>2119.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>51</v>
       </c>
@@ -1047,54 +1047,54 @@
       <c r="B8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>320</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1709.0</v>
+        <v>1799.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1879.0</v>
+        <v>1979.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>55</v>
       </c>