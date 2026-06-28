--- v3 (2026-05-14)
+++ v4 (2026-06-28)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
-    <t>14.05.2026</t>
+    <t>28.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>26.05.2017</t>
   </si>
   <si>
     <t>ВВЕДЕНИЕ В ДРЕВНЕГРЕЧЕСКИЙ ЯЗЫК 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Титов О. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Языки и литература</t>
   </si>
   <si>
     <t>Древние языки</t>
   </si>
   <si>
-    <t>В учебном пособии рассмотрена краткая история развития греческого языка с древнейших времен и до наших дней, даны правила чтения, типы и особенности постановки ударения. Приведены отдельные сведения о грамматической системе древнегреческого языка: I и II склонения существительных и прилагательных, некоторые местоимения, особенности употребления предлогов и частиц, а также введение в систему греческого глагола. Рассмотрены некоторые особенности греческого синтаксиса. Наибольшее внимание уделено упражнениям и двум оригинальным текстам, призванным сформировать навыки чтения и перевода простейших предложений и текстов с греческого языка на русский и с русского на греческий. В книге представлены обе системы чтения — и древнегреческая (по системе Эразма Роттердамского), и более современная (по системе Рейхлина). В большинстве заданий предлагается читать предложения как по одной, так и по другой системам. При этом рекомендуется тексты классической древнегреческой литературы читать по системе Эразма, а более поздние тексты (прежде всего религиозного содержания) — по системе Рейхлина. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Учебное пособие предназначено студентам высших учебных заведений, аспирантам и преподавателям, а также всем интересующимся.</t>
+    <t>В учебном пособии рассмотрена краткая история развития греческого языка, даны правила чтения, типы и особенности постановки ударения. Приведены отдельные сведения о грамматической системе древнегреческого языка. Рассмотрены некоторые особенности греческого синтаксиса. Наибольшее внимание уделено упражнениям и двум оригинальным текстам, призванным сформировать навыки чтения и перевода простейших предложений и текстов с греческого языка на русский и с русского на греческий. В книге представлены обе системы чтения — и древнегреческая (по системе Эразма Роттердамского), и более современная (по системе Рейхлина). В большинстве заданий предлагается читать предложения как по одной, так и по другой системам. При этом рекомендуется тексты классической древнегреческой литературы читать по системе Эразма, а более поздние тексты (прежде всего религиозного содержания) — по системе Рейхлина.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-11267-2</t>
   </si>
   <si>
     <t>81.2Греч-923</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>15.06.2017</t>
   </si>
   <si>
     <t>ЛАТИНСКИЙ ЯЗЫК 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>В учебном пособии кратко излагается материал по истории латинского языка, приведены особенности латинского алфавита, правила чтения и постановки ударения, основы латинской морфологии и синтаксиса. Дано большое количество упражнений, которые не ограничены конкретной тематикой и охватывают различные сферы применения литературного латинского языка, включая его разговорный вариант. Приведен ряд более сложных в грамматическом отношении оригинальных латинских текстов для дополнительного чтения стихов, молитв, фрагментов прозаических и религиозных произведений, а также студенческий гимн «Gaudeamus».</t>
   </si>
   <si>
     <t>978-5-534-09503-6</t>
   </si>