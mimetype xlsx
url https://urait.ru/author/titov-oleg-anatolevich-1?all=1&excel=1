--- v4 (2026-06-28)
+++ v5 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
-    <t>28.06.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>