--- v1 (2026-02-17)
+++ v2 (2026-04-07)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
-    <t>17.02.2026</t>
+    <t>07.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>