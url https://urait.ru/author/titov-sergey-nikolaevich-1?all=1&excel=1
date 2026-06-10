--- v2 (2026-04-07)
+++ v3 (2026-06-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
-    <t>07.04.2026</t>
+    <t>10.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -202,69 +202,69 @@
   <si>
     <t>978-5-534-14890-9</t>
   </si>
   <si>
     <t>30.11.2023</t>
   </si>
   <si>
     <t>УГОЛОВНОЕ ПРАВО. ОБЩАЯ ЧАСТЬ. ПРАКТИКУМ. Учебник для вузов</t>
   </si>
   <si>
     <t>Титов С. Н.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Уголовное право</t>
   </si>
   <si>
-    <t>Настоящее издание включает материал для освоения Общей части уголовного права. Материал разделен на 17 тем. По каждой теме приведены вопросы для подготовки к семинарскому занятию, рекомендуемые источники, теоретические основы, контрольные вопросы, темы рефератов, кейсы и открытые задания. Вводная часть содержит методические указания по применению практикума. Использование пособия поможет преподавателю подготовиться к проведению занятий, а студентам — закрепить теоретические знания и развить практические умения и навыки. Содержание учебного пособия соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений юридического профиля, обучающихся по программам академического бакалавриата, специалитета, а также преподавателей и практических работников правоохранительных органов.</t>
+    <t>Настоящее издание включает материал для освоения Общей части уголовного права. Материал разделен на 17 тем. По каждой теме приведены вопросы для подготовки к семинарскому занятию, рекомендуемые источники, теоретические основы, контрольные вопросы, темы рефератов, кейсы и открытые задания. Вводная часть содержит методические указания по применению практикума. Использование пособия поможет преподавателю подготовиться к проведению занятий, а студентам — закрепить теоретические знания и развить практические умения и навыки.</t>
   </si>
   <si>
     <t>978-5-534-18548-5</t>
   </si>
   <si>
     <t>67.408я73</t>
   </si>
   <si>
     <t>25.09.2023</t>
   </si>
   <si>
     <t>ЭФФЕКТИВНОСТЬ ЦИФРОВОГО ОБРАЗОВАНИЯ. МАТЕРИАЛЫ ЮРАЙТ.АКАДЕМИИ. ВЫП. 8</t>
   </si>
   <si>
     <t>Сост. Антипина Д. М., Каленкова А. И., Сафонов А. А., Под общ. ред. Рыбкиной Н.В.</t>
   </si>
   <si>
-    <t>В сборник вошли материалы онлайн-классов и дискуссий XIII Летней школы преподавателя (июнь 2023 г.) и других мероприятий весеннего семестра Юрайт.Академии, а также эссе участников Школы. Часть текстов составлена на основе выступлений спикеров редакцией «Юрайта». Сборник освещает темы доказательного образования и управления, цифровой среды и инструментов искусственного интеллекта для образования и науки, эффективность и результативность образования, а также многие другие актуальные вопросы. Материалы сборника распространяются на условиях Creative Commons (CC BY-NC).</t>
+    <t>В сборник вошли материалы онлайн-классов и дискуссий XIII Летней школы преподавателя (июнь 2023 г.) и других мероприятий весеннего семестра Юрайт.Академии, а также эссе участников Школы. Часть текстов составлена на основе выступлений спикеров редакцией «Юрайта». Сборник освещает темы доказательного образования и управления, цифровой среды и инструментов искусственного интеллекта для образования и науки, эффективность и результативность образования, а также многие другие актуальные вопросы. Материалы сборника распространяются на условиях Creative Commons (CC BY-NC). Для практикующих преподавателей и широкого круга читателей, интересующихся проблемами образования.</t>
   </si>
   <si>
     <t>978-5-534-17995-8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>