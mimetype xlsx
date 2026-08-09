--- v3 (2026-06-10)
+++ v4 (2026-08-09)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
-    <t>10.06.2026</t>
+    <t>09.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>