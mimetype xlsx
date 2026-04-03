--- v0 (2026-02-09)
+++ v1 (2026-04-03)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
-[...1 lines deleted...]
-    <t>09.02.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+  <si>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -176,50 +176,53 @@
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Материал курса направлен на развитие речевых навыков английского языка. Особенность курса заключается в том, что читатели учатся овладевать не только лексикой и грамматикой, но и умением понимать культурные и социальные отличия поведения носителей языка, знаковые отсылки к традициям. Поэтому в основе текста лежит диалог между американцами и русскими студентами, обсуждающими культуру России в сопоставлении с культурой США. Курс содержит тексты на русском и английском языках,задания для тренировки понимания сообщаемой информации, развития речевых навыков и навыка письменного перевода.</t>
   </si>
   <si>
     <t>978-5-534-09563-0</t>
   </si>
   <si>
     <t>81.2я723</t>
   </si>
   <si>
     <t>11.08.2023</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК ДЛЯ ЛИНГВИСТОВ (A2—B2) 6-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Токарева Н. Д., Богданова И. М.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
+  </si>
+  <si>
+    <t>Английский язык в отдельных отраслях</t>
   </si>
   <si>
     <t>Комплексный учебный курс английского языка для студентов вузов (уровень А2—В2) имеет коммуникативную направленность, содержит сведения по фонетике, грамматике, обширный культурный и лингвистический материал о Великобритании и США. В курсе предлагаются задания, направленные на развитие коммуникативных компетенций в различных ситуациях общения, на активизацию фонетического, лексического и грамматического материала, на развитие устной и письменной речи. Грамматический материал курса охватывает весь основной курс английского грамматического строя. Активизируемый объем словаря расширен за счет идиоматики и дополнительных текстов для чтения. Курс сопровождается ключами и звукозаписями всех текстовых материалов, которые начитаны носителем британского произносительного варианта. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений.</t>
   </si>
   <si>
     <t>978-5-534-17749-7</t>
   </si>
   <si>
     <t>81.432.1я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -996,64 +999,64 @@
       <c r="J7" s="8">
         <v>415</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>2149.0</v>
       </c>
       <c r="M7" s="9">
         <v>2359.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R7" s="6" t="s">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y7" s="8">
         <v>0.623</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>