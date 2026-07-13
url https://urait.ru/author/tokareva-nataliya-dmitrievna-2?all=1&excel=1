--- v2 (2026-05-21)
+++ v3 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>21.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -181,51 +181,51 @@
   <si>
     <t>Материал курса направлен на развитие речевых навыков английского языка. Особенность курса заключается в том, что читатели учатся овладевать не только лексикой и грамматикой, но и умением понимать культурные и социальные отличия поведения носителей языка, знаковые отсылки к традициям. Поэтому в основе текста лежит диалог между американцами и русскими студентами, обсуждающими культуру России в сопоставлении с культурой США. Курс содержит тексты на русском и английском языках,задания для тренировки понимания сообщаемой информации, развития речевых навыков и навыка письменного перевода.</t>
   </si>
   <si>
     <t>978-5-534-09563-0</t>
   </si>
   <si>
     <t>81.2я723</t>
   </si>
   <si>
     <t>11.08.2023</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК ДЛЯ ЛИНГВИСТОВ (A2—B2) 6-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Токарева Н. Д., Богданова И. М.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Английский язык в отдельных отраслях</t>
   </si>
   <si>
-    <t>Комплексный учебный курс английского языка для студентов вузов (уровень А2—В2) имеет коммуникативную направленность, содержит сведения по фонетике, грамматике, обширный культурный и лингвистический материал о Великобритании и США. В курсе предлагаются задания, направленные на развитие коммуникативных компетенций в различных ситуациях общения, на активизацию фонетического, лексического и грамматического материала, на развитие устной и письменной речи. Грамматический материал курса охватывает весь основной курс английского грамматического строя. Активизируемый объем словаря расширен за счет идиоматики и дополнительных текстов для чтения. Курс сопровождается ключами и звукозаписями всех текстовых материалов, которые начитаны носителем британского произносительного варианта. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений.</t>
+    <t>Комплексный учебный курс английского языка для студентов вузов (уровень А2—В2) имеет коммуникативную направленность, содержит сведения по фонетике, грамматике, обширный культурный и лингвистический материал о Великобритании и США. В курсе предлагаются задания, направленные на развитие коммуникативных компетенций в различных ситуациях общения, на активизацию фонетического, лексического и грамматического материала, на развитие устной и письменной речи. Грамматический материал курса охватывает весь основной курс английского грамматического строя. Активизируемый объем словаря расширен за счет идиоматики и дополнительных текстов для чтения. Курс сопровождается ключами и звукозаписями всех текстовых материалов, которые начитаны носителем британского произносительного варианта.</t>
   </si>
   <si>
     <t>978-5-534-17749-7</t>
   </si>
   <si>
     <t>81.432.1я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>