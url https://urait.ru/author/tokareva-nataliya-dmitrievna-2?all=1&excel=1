--- v3 (2026-07-13)
+++ v4 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -843,54 +843,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>297</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1609.0</v>
+        <v>1689.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1769.0</v>
+        <v>1859.0</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
@@ -911,54 +911,54 @@
       <c r="B6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>297</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1609.0</v>
+        <v>1689.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1769.0</v>
+        <v>1859.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
@@ -981,54 +981,54 @@
       <c r="B7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2025</v>
       </c>
       <c r="J7" s="8">
         <v>415</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>2149.0</v>
+        <v>2259.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2359.0</v>
+        <v>2479.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>56</v>
       </c>