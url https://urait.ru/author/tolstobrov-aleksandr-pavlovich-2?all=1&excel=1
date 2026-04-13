--- v1 (2026-02-26)
+++ v2 (2026-04-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>27.02.2026</t>
+    <t>13.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -907,94 +907,94 @@
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
         <v>583536</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1179.0</v>
+        <v>1209.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1299.0</v>
+        <v>1329.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>51</v>
       </c>
       <c r="Y6" s="8">
-        <v>0.389</v>
+        <v>0.374</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>588522</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>