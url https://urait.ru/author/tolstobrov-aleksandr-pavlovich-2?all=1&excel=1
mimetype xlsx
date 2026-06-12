--- v2 (2026-04-13)
+++ v3 (2026-06-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>13.04.2026</t>
+    <t>12.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -109,111 +109,111 @@
   <si>
     <t>Аннотация</t>
   </si>
   <si>
     <t>Издательство</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
-    <t>22.05.2023</t>
-[...2 lines deleted...]
-    <t>АРХИТЕКТУРА ЭВМ 3-е изд., испр. и доп. Учебник для СПО</t>
+    <t>15.04.2026</t>
+  </si>
+  <si>
+    <t>АРХИТЕКТУРА ЭВМ 4-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Толстобров А. П.</t>
   </si>
   <si>
+    <t>Обложка</t>
+  </si>
+  <si>
+    <t>Гриф УМО СПО</t>
+  </si>
+  <si>
+    <t>Профессиональное образование</t>
+  </si>
+  <si>
+    <t>Компьютерные и информационные науки</t>
+  </si>
+  <si>
+    <t>Фундаментальные и теоретические основы информатики</t>
+  </si>
+  <si>
+    <t>Курс «Архитектура ЭВМ» ориентирован на студентов среднего профессионального образования и направлен на формирование базовых и прикладных знаний о принципах работы современных компьютерных систем. В рамках курса рассматриваются архитектура фон Неймана, представление информации, логические и арифметические устройства, память, процессор, системы команд, ввод-вывод и управление ресурсами. Особое внимание уделяется современным аспектам — виртуализации, кэшированию, многопроцессорным системам, графическим процессорам и встроенным системам. Освоение дисциплины позволяет понять внутреннюю организацию ЭВМ и сформировать компетенции, необходимые для дальнейшей профессиональной деятельности в области программирования, администрирования и эксплуатации вычислительных систем. Материал сопровождается интерактивными тестами и практическими заданиями, обеспечивающими закрепление знаний.</t>
+  </si>
+  <si>
+    <t>М.:Издательство Юрайт</t>
+  </si>
+  <si>
+    <t>978-5-534-21903-6</t>
+  </si>
+  <si>
+    <t>32.971.32-02я723</t>
+  </si>
+  <si>
+    <t>70*100/16</t>
+  </si>
+  <si>
+    <t>27.01.2026</t>
+  </si>
+  <si>
+    <t>АРХИТЕКТУРА ЭВМ 4-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
     <t>Переплет</t>
   </si>
   <si>
-    <t>Гриф УМО СПО</t>
-[...31 lines deleted...]
-  <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Курс направлен на формирование системного понимания принципов построения, функционирования и развития современных вычислительных систем. В рамках курса рассматриваются базовые концепции архитектуры ЭВМ — от истории вычислительной техники, представления данных и логико-структурной организации компьютера до системы команд, программной модели, механизмов ввода-вывода и управления памятью. Существенное внимание уделяется современным архитектурным подходам, вопросам повышения производительности, параллелизму, многопоточности. Курс ориентирован на подготовку специалистов, способных понимать взаимосвязь аппаратных и программных решений, анализировать архитектурные ограничения и выбирать оптимальные вычислительные платформы для прикладных задач.</t>
   </si>
   <si>
     <t>978-5-534-21569-4</t>
   </si>
   <si>
     <t>32.971.32-02я73</t>
-  </si>
-[...1 lines deleted...]
-    <t>70*100/16</t>
   </si>
   <si>
     <t>15.07.2021</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ДАННЫМИ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Искусственный интеллект и машинное обучение. Анализ данных</t>
   </si>
   <si>
     <t>Курс предназначен для изучения основ построения информационных систем с базами данных. В нем рассматриваются вопросы описания предметной области в форме ER-диаграмм, ключевые вопросы реляционной модели данных и проектирования на ее основе правильной структуры базы данных, вопросы доступа к данным, реализации системы управления транзакциями, архитектур распределенных систем. Курс подготовлен по материалам лекций, которые читались автором на протяжении ряда лет студентам факультета компьютерных наук Воронежского государственного университета. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по направлениям подготовки «Математика и компьютерные науки», «Информационные системы и технологии», «Прикладная информатика», «Программная инженерия», «Информационная безопасность».</t>
   </si>
   <si>
     <t>978-5-534-14162-7</t>
   </si>
   <si>
     <t>16я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -591,51 +591,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/arhitektura-evm-587911" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/arhitektura-evm-583536" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-dannymi-588522" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/arhitektura-evm-600490" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/arhitektura-evm-583536" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-dannymi-588522" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -816,252 +816,252 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>587911</v>
+        <v>600490</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
-        <v>162</v>
+        <v>147</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
         <v>789.0</v>
       </c>
       <c r="M5" s="9">
         <v>869.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
-        <v>0.252</v>
+        <v>0.196</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
         <v>583536</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>210</v>
       </c>
       <c r="K6" s="6" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="L6" s="9">
         <v>1209.0</v>
       </c>
       <c r="M6" s="9">
         <v>1329.0</v>
       </c>
       <c r="N6" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="O6" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="O6" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="X6" s="6" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.374</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>588522</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>272</v>
       </c>
       <c r="K7" s="6" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="L7" s="9">
         <v>1489.0</v>
       </c>
       <c r="M7" s="9">
         <v>1639.0</v>
       </c>
       <c r="N7" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="O7" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="O7" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>57</v>
       </c>
       <c r="X7" s="6" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.45</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>