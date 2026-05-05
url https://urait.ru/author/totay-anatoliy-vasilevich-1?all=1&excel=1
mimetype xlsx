--- v3 (2026-03-14)
+++ v4 (2026-05-05)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
-    <t>14.03.2026</t>
+    <t>05.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>