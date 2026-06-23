--- v4 (2026-05-05)
+++ v5 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
-    <t>05.05.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,123 +133,123 @@
   <si>
     <t>31.08.2016</t>
   </si>
   <si>
     <t>ДЕТАЛИ МАШИН. СОВРЕМЕННЫЕ СРЕДСТВА И ПРОГРЕССИВНЫЕ МЕТОДЫ ОБРАБОТКИ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Тотай А. В., Нагоркин М. Н., Федоров В. П. ; Под общ. ред. Тотая А.В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Материаловедение</t>
   </si>
   <si>
-    <t>Дан адаптированный обзор перспективных методов и средств обработки деталей машин. Представлены классификации и особенности применения сверхтвердых материалов, методов абразивной обработки СТМ, поверхностного пластического деформирования поверхностей деталей, полирования, электрофизических и электрохимических методов, методов лазерной обработки, нано- и электронных технологий.</t>
+    <t>Дан адаптированный обзор перспективных методов и средств обработки деталей машин. Представлены классификации и особенности применения сверхътвердых материалов, методов абразивной обработки СТМ, поверхностного пластического деформирования поверхностей деталей, полирования, электрофизических и электрохимических методов, методов лазерной обработки, нано- и электронных технологий.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-01389-4</t>
   </si>
   <si>
     <t>30.61я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>16.07.2018</t>
   </si>
   <si>
     <t>ОСНОВЫ ТЕХНОЛОГИИ МАШИНОСТРОЕНИЯ 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Тотая А.В.</t>
   </si>
   <si>
     <t>Машины, машиностроение и приборостроение</t>
   </si>
   <si>
     <t>Учебник удачно сочетает теоретические сведения и примеры их практического применения в реальной жизни. В учебнике представлены все основные разделы курса, обеспечивающие подготовку обучающихся к освоению отраслевых технологий обрабатывающих производств. Текст актуален, приведены действующие ГОСТы, учтен отечественный и зарубежный опыт.</t>
   </si>
   <si>
     <t>978-5-534-19239-1</t>
   </si>
   <si>
     <t>34.4я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>09.08.2018</t>
   </si>
   <si>
     <t>ТЕОРИЯ ГОРЕНИЯ И ВЗРЫВА 3-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Тотая А.В., Казакова О.Г.</t>
   </si>
   <si>
     <t>Безопасность жизнедеятельности. Охрана труда</t>
   </si>
   <si>
-    <t>В учебнике рассматриваются общие положения теории воспламенения горючих систем, особенности распространения горения по поверхности жидких и твердых веществ, основы тепловой теории прекращения горения. Особое внимание уделено описанию характеристик основных взрывчатых веществ, выпускаемых промышленностью, количественных характеристик процессов, позволяющих определить критические параметры. Книга включает в себя хороший методический комплекс, благодаря которому студенты могут легко освоить данный учебный курс. Рассмотрены примеры решения задач по основным разделам книги. Даны задания для самостоятельной работы студентов.</t>
+    <t>В учебнике рассматриваются общие положения теории воспламенения горючих систем, особенности распространения горения по поверхности жидких и твердых веществ, основы тепловой теории прекращения горения. Книга включает в себя хороший методический комплекс, благодаря которому студенты могут легко освоить данный учебный курс. Рассмотрены примеры решения задач по основным разделам книги. Даны задания для самостоятельной работы студентов.</t>
   </si>
   <si>
     <t>978-5-534-08180-0</t>
   </si>
   <si>
     <t>24.54я73</t>
   </si>
   <si>
     <t>10.08.2018</t>
   </si>
   <si>
     <t>ТЕОРИЯ ГОРЕНИЯ И ВЗРЫВА 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В учебнике рассматриваются общие положения теории воспламенения горючих систем, особенности распространения горения по поверхности жидких и твердых веществ, основы тепловой теории прекращения горения. Особое внимание уделено описанию характеристик основных взрывчатых веществ, выпускаемых промышленностью, количественных характеристик процессов, позволяющих определить критические параметры. Книга включает хороший методический комплекс, благодаря которому студенты могут легко освоить данный учебный курс. Рассмотрены примеры решения задач по основным разделам книги. Даны задания для самостоятельной работы студентов.</t>
+    <t>В учебнике рассматриваются общие положения теории воспламенения горючих систем, особенности распространения горения по поверхности жидких и твердых веществ, основы тепловой теории прекращения горения. Особое внимание уделено описанию характеристик основных взрывчатых веществ, выпускаемых промышленностью, количественных характеристик процессов, позволяющих определить критические параметры. Книга включает в себя хороший методический комплекс, благодаря которому студенты могут легко освоить данный учебный курс. Рассмотрены примеры решения задач по основным разделам.</t>
   </si>
   <si>
     <t>978-5-534-09367-4</t>
   </si>
   <si>
     <t>24.54я723</t>
   </si>
   <si>
     <t>02.08.2018</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ МАШИНОСТРОЕНИЯ 2-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Учебник, который вы держите в руках, удачно сочетает теоретические сведения и примеры их практического применения в реальной жизни. В учебнике представлены все основные разделы курса, обеспечивающие подготовку обучающихся к освоению отраслевых технологий обрабатывающих производств. Текст актуален, приведены действующие ГОСТы, учтен отечественный и зарубежный опыт.</t>
   </si>
   <si>
     <t>978-5-534-19240-7</t>
   </si>
   <si>
     <t>34.4я723</t>
   </si>
   <si>
     <t>29.07.2025</t>
   </si>