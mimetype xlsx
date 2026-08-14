--- v5 (2026-06-23)
+++ v6 (2026-08-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
-    <t>23.06.2026</t>
+    <t>14.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>