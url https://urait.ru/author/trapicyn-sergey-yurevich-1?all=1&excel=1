--- v2 (2026-02-25)
+++ v3 (2026-04-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
-    <t>25.02.2026</t>
+    <t>14.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>18.04.2025</t>
   </si>
   <si>
     <t>МЕНЕДЖМЕНТ В ОБРАЗОВАНИИ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Трапицына С.Ю.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
-    <t>Отраслевой менеджмент</t>
+    <t>Менеджмент в отдельных отраслях</t>
   </si>
   <si>
     <t>В курсе раскрываются теоретико-методологические основания современного образовательного менеджмента, тенденции и стратегии развития системы образования на современном этапе в Российской Федерации и за рубежом, нормативно-правовые основы управления образовательной организацией, общие принципы управления изменениями в образовательной организации, организация маркетинговой деятельности, проблемы управления педагогическим коллективом и пр. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс адресован студентам высших учебных заведений, обучающимся по гуманитарным и социально-экономическим направлениям. Он также будет интересен и полезен работникам управления вузов, исследователям систем образования, преподавателям вузов, аспирантам, а также всем тем, кто стремится повысить свою компетенцию в области управления образованием.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-21266-2</t>
   </si>
   <si>
     <t>74/65.290-2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>МЕНЕДЖМЕНТ В ОБРАЗОВАНИИ 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>