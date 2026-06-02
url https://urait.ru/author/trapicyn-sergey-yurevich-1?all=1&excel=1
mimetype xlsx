--- v3 (2026-04-14)
+++ v4 (2026-06-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
-    <t>14.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -205,51 +205,51 @@
   <si>
     <t>65.05я73</t>
   </si>
   <si>
     <t>МЕНЕДЖМЕНТ: ТЕОРЕТИЧЕСКИЕ ОСНОВЫ 3-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>В курсе рассмотрены история, функции, методы и финансовые ресурсы менеджмента, управление рисками, стратегический менеджмент, стандартизация и сертификация в менеджменте. Уделено внимание различным аспектам работы менеджера, а также навыкам и чертам характера, необходимым хорошему управленцу. Описана специфика управленческой деятельности, методы принятия управленческих решений, особенности практического решения различных управленческих задач. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям, преподавателей, всех организаторов учебного процесса, в том числе в системе дистанционного образования, а также для профессиональных менеджеров.</t>
   </si>
   <si>
     <t>978-5-534-17080-1</t>
   </si>
   <si>
     <t>11.10.2023</t>
   </si>
   <si>
     <t>МОТИВАЦИЯ И СТИМУЛИРОВАНИЕ ТРУДОВОЙ ДЕЯТЕЛЬНОСТИ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Трапицына С.Ю.</t>
   </si>
   <si>
     <t>Управление персоналом. Управление человеческими ресурсами</t>
   </si>
   <si>
-    <t>В кусе подробно рассматриваются актуальные вопросы мотивации и стимулирования труда персонала, даются характеристики основных теорий мотивации, приводится классификация мотивов и факторов, влияющих на мотивацию трудовой деятельности, описаны структура, функции и механизмы формирования трудовой мотивации, анализируются особенности материальной и нематериальной мотивации персонала, пути повышения трудовой активности персонала. Особое внимание уделено вопросам накопления человеческого капитала в экономике знаний, человеку как объекту экономического и социального взаимодействия, основам трудовой мотивации и влиянию на нее организационной культуры, проектированию оптимальных систем мотивации трудовой деятельности. Проанализированы проблемы повышения производительности труда, эффективного управления персоналом. Раскрыты сущность и технологии формирования и управления системой мотивации и стимулирования трудовой деятельности. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по направлениям «Управление персоналом», «Менеджмент». Курс будет также небезынтересен студентам, аспирантам, докторантам других направлений, исследователям и специалистам по управлению персоналом, а также всем тем, кто стремится повысить свою компетенцию в этой области.</t>
+    <t>В кусе подробно рассматриваются актуальные вопросы мотивации и стимулирования труда персонала, даются характеристики основных теорий мотивации, приводится классификация мотивов и факторов, влияющих на мотивацию трудовой деятельности, описаны структура, функции и механизмы формирования трудовой мотивации, анализируются особенности материальной и нематериальной мотивации персонала, пути повышения трудовой активности персонала. Особое внимание уделено вопросам накопления человеческого капитала в экономике знаний, человеку как объекту экономического и социального взаимодействия, основам трудовой мотивации и влиянию на нее организационной культуры, проектированию оптимальных систем мотивации трудовой деятельности. Проанализированы проблемы повышения производительности труда, эффективного управления персоналом. Раскрыты сущность и технологии формирования и управления системой мотивации и стимулирования трудовой деятельности.</t>
   </si>
   <si>
     <t>978-5-534-17962-0</t>
   </si>
   <si>
     <t>65.24я73</t>
   </si>
   <si>
     <t>13.07.2023</t>
   </si>
   <si>
     <t>ПРИКЛАДНЫЕ АСПЕКТЫ МЕНЕДЖМЕНТА 3-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>В курсе рассмотрены практические аспекты внедрения менеджмента качества, управления человеческими ресурсами, осуществления деловых коммуникаций и работы с автоматизированными системами менеджмента. Обучающийся знакомится с практическими методами менеджмента, спецификой управленческой деятельности, особенностями практического решения различных управленческих задач. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-17087-0</t>
   </si>
   <si>
     <t>17.06.2021</t>
   </si>
   <si>
     <t>ПРОСТОРЫ И ГОРИЗОНТЫ ЦИФРОВОГО ОБРАЗОВАНИЯ. МАТЕРИАЛЫ ВЕБИНАРОВ, БЕСЕД И ИССЛЕДОВАНИЙ ЮРАЙТ.АКАДЕМИИ. ВЫПУСК 3. ВЕСЕННИЙ СЕМЕСТР 2021</t>
   </si>
@@ -259,51 +259,51 @@
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Юрайт.Академия</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Педагогика и образование. Общие работы</t>
   </si>
   <si>
     <t>В сборник вошли материалы и тезисы вебинаров и онлайн-дискуссий, состоявшихся на базе Образовательной платформы «Юрайт» в феврале — июне 2021 г. Редакция «Юрайта» составила тексты на основе выступлений российских и зарубежных экспертов и руководителей сферы образования, представителей EdTech, а также подготовила текстовые версии интервью с преподавателями и проректорами ведущих российских вузов. Среди тем сборника — вопросы организации образовательного процесса в цифровую эпоху, методики работы с учащимися на дистанте, использования современных инструментов преподавания, проблемы охраны интеллектуальной собственности и нормативного регулирования дистанционного обучения. Материалы сборника распространяются на условиях Creative Commons (CC BY-NC). Для широкого круга читателей, интересующихся проблемами образования.</t>
   </si>
   <si>
     <t>978-5-534-14890-9</t>
   </si>
   <si>
     <t>04.07.2023</t>
   </si>
   <si>
     <t>ТЕОРЕТИЧЕСКИЕ ОСНОВЫ МЕНЕДЖМЕНТА 3-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>В учебнике представлены практически все аспекты современного менеджмента: общий менеджмент, стратегический менеджмент, международный менеджмент, финансовый менеджмент, инновационный менеджмент, персонал-менеджмент, управление рисками, управленческое решение, организационная культура, управление качеством и пр. Издание состоит из двух частей. Материал выстроен так, что читатель сначала получает представление о менеджменте как науке и области практической деятельности, его историческом развитии, узнает о методах и функциях менеджмента, современном состоянии теории и практики менеджмента, затем знакомится с практическими методами менеджмента, спецификой управленческой деятельности, методами принятия управленческих решений, особенностями практического решения различных управленческих задач.</t>
+    <t>В курсе рассмотрены история, функции, методы и финансовые ресурсы менеджмента, управление рисками, стратегический менеджмент, стандартизация и сертификация в менеджменте. Уделено внимание различным аспектам работы менеджера, а также навыкам и чертам характера, необходимым хорошему управленцу. Описана специфика управленческой деятельности, методы принятия управленческих решений, особенности практического решения различных управленческих задач. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования. Для студентов образовательных учреждений среднего профессионального образования</t>
   </si>
   <si>
     <t>978-5-534-17086-3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>