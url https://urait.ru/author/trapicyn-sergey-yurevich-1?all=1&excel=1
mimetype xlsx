--- v4 (2026-06-02)
+++ v5 (2026-07-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
-    <t>03.06.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>