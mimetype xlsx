--- v5 (2026-07-21)
+++ v6 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
-    <t>21.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -918,54 +918,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>453</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2329.0</v>
+        <v>2449.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2559.0</v>
+        <v>2689.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -988,54 +988,54 @@
       <c r="B6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>453</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>2329.0</v>
+        <v>2449.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2559.0</v>
+        <v>2689.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
@@ -1058,54 +1058,54 @@
       <c r="B7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>347</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1839.0</v>
+        <v>1929.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2019.0</v>
+        <v>2119.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>54</v>
       </c>
@@ -1128,54 +1128,54 @@
       <c r="B8" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>320</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1709.0</v>
+        <v>1799.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1879.0</v>
+        <v>1979.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>58</v>
       </c>
@@ -1198,54 +1198,54 @@
       <c r="B9" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>61</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>362</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1909.0</v>
+        <v>1999.0</v>
       </c>
       <c r="M9" s="9">
-        <v>2099.0</v>
+        <v>2199.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>64</v>
       </c>
@@ -1268,54 +1268,54 @@
       <c r="B10" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>67</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>347</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>1839.0</v>
+        <v>1929.0</v>
       </c>
       <c r="M10" s="9">
-        <v>2019.0</v>
+        <v>2119.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>68</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>69</v>
       </c>
@@ -1338,54 +1338,54 @@
       <c r="B11" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>72</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>212</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="9">
-        <v>839.0</v>
+        <v>889.0</v>
       </c>
       <c r="M11" s="9">
-        <v>919.0</v>
+        <v>979.0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>74</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>75</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>76</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>77</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>78</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6">
@@ -1406,54 +1406,54 @@
       <c r="B12" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>320</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>1709.0</v>
+        <v>1799.0</v>
       </c>
       <c r="M12" s="9">
-        <v>1879.0</v>
+        <v>1979.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>81</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>82</v>
       </c>