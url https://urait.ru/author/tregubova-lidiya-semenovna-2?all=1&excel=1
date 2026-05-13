--- v1 (2026-03-26)
+++ v2 (2026-05-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>26.03.2026</t>
+    <t>13.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>