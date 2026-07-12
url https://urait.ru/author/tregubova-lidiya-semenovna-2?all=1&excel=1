--- v2 (2026-05-13)
+++ v3 (2026-07-12)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
-[...1 lines deleted...]
-    <t>13.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+  <si>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,93 +133,90 @@
   <si>
     <t>14.10.2016</t>
   </si>
   <si>
     <t>МЕТОДИКА ОБУЧЕНИЯ РУССКОМУ ЯЗЫКУ В НАЧАЛЬНОЙ ШКОЛЕ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Зиновьевой Т.И.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Языки и литература</t>
   </si>
   <si>
     <t>Русский язык и культура речи</t>
   </si>
   <si>
-    <t>В курсе в доступной форме изложен курс методики начального обучения русскому языку. Курс предназначен как для систематической проработки основ методической науки, так и для выяснения отдельных актуальных вопросов содержания и организации языкового образования в начальной школе. Содержание и технологии обучения русскому языку раскрыты с позиций установок Федерального государственного образовательного стандарта начального общего образования. Курс станет прекрасным помощником не только студентам-педагогам, но и преподавателям вузов, учителям-исследователям, аспирантам.</t>
+    <t>В учебнике в доступной форме изложен курс методики начального обучения русскому языку. Книга предназначена как для систематической проработки основ методической науки, так и для выяснения отдельных актуальных вопросов содержания и организации языкового образования в начальной школе. Содержание и технологии обучения русскому языку раскрыты с позиций установок Федерального государственного образовательного стандарта начального общего образования. Значительное место в книге занимает практикум, вопросы и задания которого призваны помочь студентам в самостоятельном освоении курса. Учебник станет прекрасным помощником не только студентам-педагогам, но и преподавателям вузов, учителям-исследователям, аспирантам.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-08110-7</t>
   </si>
   <si>
     <t>74.2+74.6я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>30.07.2015</t>
   </si>
   <si>
     <t>МЕТОДИКА ОБУЧЕНИЯ РУССКОМУ ЯЗЫКУ И ЛИТЕРАТУРНОМУ ЧТЕНИЮ. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>В курсе в доступной форме изложен курс методики начального обучения русскому языку и литературному чтению. Курс предназначен как для систематической проработки основ методической науки, так и для выяснения отдельных актуальных вопросов содержания и организации языкового и литературного образования в начальной школе. Содержание и технологии обучения русскому языку и литературному чтению раскрыты с позиций установок Федерального государственного образовательного стандарта начального общего образования. Курс станет прекрасным помощником не только студентам-педагогам, но и преподавателям вузов, учителям-исследователям, аспирантам.</t>
+    <t>В учебнике в доступной форме изложен курс методики начального обучения русскому языку и литературному чтению. Книга предназначена как для систематической проработки основ методической науки, так и для выяснения отдельных актуальных вопросов содержания и организации языкового и литературного образования в начальной школе. Содержание и технологии обучения русскому языку и литературному чтению раскрыты с позиций установок Федерального государственного образовательного стандарта начального общего образования. Значительное место в книге занимает практикум, вопросы и задания которого призваны помочь студентам в самостоятельном освоении курса. Учебник станет прекрасным помощником не только студентам-педагогам, но и преподавателям вузов, учителям-исследователям, аспирантам.</t>
   </si>
   <si>
     <t>978-5-534-06987-7</t>
   </si>
   <si>
     <t>74.2+74.6</t>
   </si>
   <si>
     <t>16.10.2015</t>
   </si>
   <si>
     <t>МЕТОДИКА ОБУЧЕНИЯ РУССКОМУ ЯЗЫКУ И ЛИТЕРАТУРНОМУ ЧТЕНИЮ. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
-  </si>
-[...1 lines deleted...]
-    <t>В курсе в доступной форме изложен курс методики начального обучения русскому языку и литературному чтению. Курс предназначен как для систематической проработки основ методической науки, так и для выяснения отдельных актуальных вопросов содержания и организации языкового и литературного образования в начальной школе. Содержание и технологии обучения русскому языку и литературному чтению раскрыты с позиций установок Федерального государственного образовательного стандарта начального общего образования.</t>
   </si>
   <si>
     <t>978-5-534-00330-7</t>
   </si>
   <si>
     <t>74.2+74.6я723</t>
   </si>
   <si>
     <t>20.07.2016</t>
   </si>
   <si>
     <t>МЕТОДИКА ОБУЧЕНИЯ РУССКОМУ ЯЗЫКУ. ПРАКТИКУМ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Зиновьева Т. И., Курлыгина О. Е., Трегубова Л. С.</t>
   </si>
   <si>
     <t>Учебное пособие представляет собой сборник заданий, направленных на развитие навыков преподавания русского языка в начальных классах. Издание содержит материалы для организации самостоятельной работы студентов. Практикум может быть использован для организации самостоятельной работы студентов, подготовки к практическим занятиям, в условиях педагогической практики.</t>
   </si>
   <si>
     <t>978-5-534-07285-3</t>
   </si>
   <si>
     <t>74.268.1Рус-923</t>
   </si>
@@ -1028,201 +1025,201 @@
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>2399.0</v>
       </c>
       <c r="M7" s="9">
         <v>2639.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.687</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>584441</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="E8" s="6" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>319</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1709.0</v>
       </c>
       <c r="M8" s="9">
         <v>1879.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.507</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>584910</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>319</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1709.0</v>
       </c>
       <c r="M9" s="9">
         <v>1879.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.507</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>