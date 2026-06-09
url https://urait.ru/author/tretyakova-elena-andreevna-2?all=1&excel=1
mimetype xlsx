--- v2 (2026-04-10)
+++ v3 (2026-06-09)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>10.04.2026</t>
+    <t>10.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>07.12.2021</t>
   </si>
   <si>
     <t>УПРАВЛЕНЧЕСКАЯ ЭКОНОМИКА 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Третьякова Е. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Экономика: общие работы</t>
   </si>
   <si>
-    <t>Отличительной характеристикой данного курса является сочетание сжатого изложения теоретического материала с практической ориентированностью на решение экономических задач. Содержание курса позволяет студентам усвоить теоретические основы экономической науки, сформировать целостное представление о моделях и инструментах исследования закономерностей функционирования современной экономики и поведения экономических агентов на различных рынках. Курс отличает обширный спектр иллюстративных задач, сопровождающий изложение теоретического материала, раскрывающий прикладные возможности экономической науки, что позволяет студентам сформировать практические навыки, позволяет научиться применять теоретические знания для решения практических задач. Достоинством является также наличие интересных кейсов и задач для самостоятельного решения в конце каждой темы. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс адресован студентам высших учебных заведений, обучающимся по экономическим направлениям.</t>
+    <t>Отличительной характеристикой данного курса является сочетание сжатого изложения теоретического материала с практической ориентированностью на решение экономических задач. Содержание курса позволяет студентам усвоить теоретические основы экономической науки, сформировать целостное представление о моделях и инструментах исследования закономерностей функционирования современной экономики и поведения экономических агентов на различных рынках. Курс отличает обширный спектр иллюстративных задач, сопровождающий изложение теоретического материала, раскрывающий прикладные возможности экономической науки, что позволяет студентам сформировать практические навыки, позволяет научиться применять теоретические знания для решения практических задач. Достоинством является также наличие интересных кейсов и задач для самостоятельного решения в конце каждой темы.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14594-6</t>
   </si>
   <si>
     <t>65я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>